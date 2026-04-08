--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -2511,1624 +2511,1624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bekka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Sellam</w:t>
+                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 17</w:t>
+              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416709v1</w:t>
+                <w:t xml:space="preserve">hal-02416704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Rani</w:t>
+                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416710v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">HARMO 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416708v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">HARMO 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416707v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416704v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Réseau de Capteurs Pour l'identification de Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kouichi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
+              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416759v1</w:t>
+                <w:t xml:space="preserve">hal-02416762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
+                <w:t xml:space="preserve">Optimisation d'un Réseau de Capteurs Pour l'identification de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barbosa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416703v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Turbelin</w:t>
+                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Européen MODITIC, DGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vert-le-petit, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416721v1</w:t>
+                <w:t xml:space="preserve">hal-02416703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
+              <w:t xml:space="preserve">Workshop Européen MODITIC, DGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vert-le-petit, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416706v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367729v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416762v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416702v1</w:t>
+                <w:t xml:space="preserve">hal-01178982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
+                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416760v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+                <w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4138,392 +4138,392 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178955v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Localization from Atmospheric Concentration Measurements: Inverse Modelling Approach</w:t>
+                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Atmospheric Sciences IIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Delhi, India</w:t>
+              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416719v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bostic</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178982v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source Localization from Atmospheric Concentration Measurements: Inverse Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
+              <w:t xml:space="preserve">Centre for Atmospheric Sciences IIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178962v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid structure interaction phenomena in highly over-expanded rocket nozzle</w:t>
               </w:r>
@@ -6132,191 +6132,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD calculation of Küssner-type indicial functions for buffeting analysis of bluff bodies</w:t>
+                <w:t xml:space="preserve">CFD Calculations to improve buffeting analysis of bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Jean Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Engineering Mechanics Conference (EM2000)</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Computational Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367694v1</w:t>
+                <w:t xml:space="preserve">hal-02367700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Calculations to improve buffeting analysis of bluff bodies</w:t>
+                <w:t xml:space="preserve">CFD calculation of Küssner-type indicial functions for buffeting analysis of bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Jean Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Computational Wind Engineering</w:t>
+              <w:t xml:space="preserve">Fourteenth Engineering Mechanics Conference (EM2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367700v1</w:t>
+                <w:t xml:space="preserve">hal-02367694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la turbulence atmosphérique en vue de l'étude de l'action du vent sur les structures. Choix d'un modèle de turbulence.</w:t>
               </w:r>
@@ -6556,51 +6556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C31611B0"/>
+    <w:nsid w:val="548251A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-turbelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-3090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060570202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218220590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432491000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EA000247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambaliou Bald&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.08.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jean Gibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/was.2002.5.2_3_4.245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bostic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02359884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02926234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Porcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-turbelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-3090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060570202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218220590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432491000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EA000247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambaliou Bald&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.08.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jean Gibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/was.2002.5.2_3_4.245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bostic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02359884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02926234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Porcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>