--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1233,287 +1233,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.(in Press). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176168v1</w:t>
+                <w:t xml:space="preserve">hal-02363250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in an urban-like environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of an atmospheric tracer source in Fusion Field Trials: Analyzing resolution features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (24), pp.12589-12604. </w:t>
+              <w:t xml:space="preserve">, 2015, pp.(in Press). </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD024110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD023099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363250v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing source terms from atmospheric concentration measurements: Optimality analysis of an inversion technique</w:t>
               </w:r>
@@ -2511,1591 +2511,1591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
+              <w:t xml:space="preserve">HARMO 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416704v1</w:t>
+                <w:t xml:space="preserve">hal-02416710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Turbelin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">HARMO 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416708v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Dispersion Modelling for Identification of Multiple-Point Source Emissions in Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Rani</w:t>
+                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416710v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse CFD Modeling Approach for the Identification of Contaminant Source on an Industrial City</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bekka</w:t>
+                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Sellam</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416709v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416707v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ngae</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416762v1</w:t>
+                <w:t xml:space="preserve">hal-02416703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Réseau de Capteurs Pour l'identification de Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Chpoun</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">Workshop Européen MODITIC, DGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vert-le-petit, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416759v1</w:t>
+                <w:t xml:space="preserve">hal-02416721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
+                <w:t xml:space="preserve">Optimisation d'un Réseau de Capteurs Pour l'identification de Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416703v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Inverse Problems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Européen MODITIC, DGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vert-le-petit, France</w:t>
+              <w:t xml:space="preserve">CAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416721v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416706v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367729v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
+              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178982v1</w:t>
+                <w:t xml:space="preserve">hal-02416760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngae</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178962v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4154,376 +4154,376 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
+                <w:t xml:space="preserve">Source Localization from Atmospheric Concentration Measurements: Inverse Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
+              <w:t xml:space="preserve">Centre for Atmospheric Sciences IIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416760v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178955v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Localization from Atmospheric Concentration Measurements: Inverse Modelling Approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Atmospheric Sciences IIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Delhi, India</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416719v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid structure interaction phenomena in highly over-expanded rocket nozzle</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Real-Time EEG Source Localization Method</w:t>
+                <w:t xml:space="preserve">The Renormalization Method: A Real-time EEG Source Localization Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
@@ -5558,97 +5558,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS 2022) forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">30e Colloque Alain BOUYSSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Orsay, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955214v1</w:t>
+                <w:t xml:space="preserve">hal-03955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Renormalization Method: A Real-time EEG Source Localization Technique</w:t>
+                <w:t xml:space="preserve">A New Real-Time EEG Source Localization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Debenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
@@ -5683,73 +5683,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Alain BOUYSSY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Orsay, France. 2022</w:t>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS 2022) forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955262v1</w:t>
+                <w:t xml:space="preserve">hal-03955214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving non-invasive Brain-Computer Interfaces using an innovative real-time inversion method for EEG source reconstruction</w:t>
               </w:r>
@@ -6132,191 +6132,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Calculations to improve buffeting analysis of bluff bodies</w:t>
+                <w:t xml:space="preserve">CFD calculation of Küssner-type indicial functions for buffeting analysis of bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Jean Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Computational Wind Engineering</w:t>
+              <w:t xml:space="preserve">Fourteenth Engineering Mechanics Conference (EM2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367700v1</w:t>
+                <w:t xml:space="preserve">hal-02367694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD calculation of Küssner-type indicial functions for buffeting analysis of bluff bodies</w:t>
+                <w:t xml:space="preserve">CFD Calculations to improve buffeting analysis of bluff bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Jean Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Engineering Mechanics Conference (EM2000)</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Computational Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367694v1</w:t>
+                <w:t xml:space="preserve">hal-02367700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la turbulence atmosphérique en vue de l'étude de l'action du vent sur les structures. Choix d'un modèle de turbulence.</w:t>
               </w:r>
@@ -6556,51 +6556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="548251A6"/>
+    <w:nsid w:val="C02AC18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-turbelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-3090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060570202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218220590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432491000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EA000247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambaliou Bald&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.08.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jean Gibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/was.2002.5.2_3_4.245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bostic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02359884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02926234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Porcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-turbelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9929-3090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060570202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218220590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432491000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EA000247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.06.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Turbelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngae" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Feiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barbosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR160021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Ali Feiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambaliou Bald&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.051214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2008.08.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Jean Gibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/was.2002.5.2_3_4.245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boukli-Hacene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Turbelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bekka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Feiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bekka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bostic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cit&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02359884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-02926234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Porcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>