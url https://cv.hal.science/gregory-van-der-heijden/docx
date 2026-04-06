--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77C4018A"/>
+    <w:nsid w:val="CFEE8086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>