--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFEE8086"/>
+    <w:nsid w:val="CFD7C91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>