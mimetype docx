--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory van Der Heijden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-van-der-heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6122-4863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ezfCImsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la fertilité chimique des écosystèmes forestiers et rôle de la gestion dans sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la fertilité chimique en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate leaching from soil under different forest tree species is related to the vertical distribution of Nitrobacter abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178776. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est l’impact des plantations de Douglas sur les sols forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nourrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in assessing Ca, K, and Mn translocation in oak tree stems (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Christina Jaozandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Santenoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (13), pp.e32627. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e32627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir plantations impact stream and groundwater chemistry in western Europe: Insights from three case studies in France and Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336 (122477), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-bedrock interactions regulate multi-element nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164 (2), pp. 389-413. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-023-01039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical fertility change over four decades in the Morvan Mountains and influence of tree species (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp. 100043. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2022.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Harvest Residues from Hardwood Stands Affects Tree Growth, Wood Density and Stem Wood Nutrient Concentration in European Beech (Fagus Sylvatica) and Oak (Quercus spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjoy Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100014. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-814871/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg isotope composition in beech forest ecosystems and variations induced by liming: insights from four experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (2), pp.115-134. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00766-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional analysis methods underestimate the plant-available pools of calcium, magnesium and potassium in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72741-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 1: Common soil chemical analyses were poor predictors of stand productivity across a wide range of acidic forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117843. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest ecosystems. Part 2: Towards redefining the concept by untangling the role of the different components of biogeochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.117844. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-ABA-induced changes in root to shoot partitioning of root-applied 44Ca in apple (Malus domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumyya Waliullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.677-698. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0295-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base cations in the soil bank: non-exchangeable pools may sustain centuries of net loss to forestry and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Rosenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Stendahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Lundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mcgivney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-5-351-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Plant-Available Mg, Ca, and K Pools in the Soil—An Isotopic Dilution Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.292-313. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregation may be a relevant indicator of nutrient cation availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.103. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of forest liming on mineral soil, organic layer and foliage chemistry: Insights from multiple beech experimental sites in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 409, pp.872-889. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium Absorption during Fruit Development in 'Honeycrisp' Apple Measured Using Ca-44 as a Stable Isotope Tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Kalcsits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.1804-1809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI12408-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gap in Ca input-output budgets in base-poor forest ecosystems: The contribution of non-crystalline phases evidenced by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutsFor a process-oriented model to simulate nutrient and isotope tracer cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.365-380. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species effects on solution chemistry and major element fluxes: A case study in the Morvan (Breuil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jaffrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.244-258. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm disturbances in a Swedish forest — A case study comparing monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Akselsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Zanchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.102-113. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected calcium sources in deep soil layers in low-fertility forest soils identified by strontium isotopes (Lorraine plateau, eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264 (part A), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01220878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca uptake by roots in relation to depth and allocation to aboveground tissues: results from an isotopic labeling study in a beech forest on base-poor soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.375 - 393. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fertility of forest soils: basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SP, pp.Fr.], ISSN 0035. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité chimique des sols forestiers : concepts de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la fertilité des sols forestiers est-elle à un tournant ? Une conclusion transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.641-644. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of calcium and magnesium inputs by throughfall in a forest ecosystem on base poor soil are very slow and conservative: evidence from an isotopic tracing experiment (Mg-26 and Ca-44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (1-3), pp.413-442. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-013-9941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mg and Ca depletion from broadleaf forest soils and potential causes - A case study in the Morvan Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 293, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg and Ca root uptake and vertical transfer in soils assessed by an in situ ecosystem-scale multi-isotopic (Mg-26 & Ca-44) tracing experiment in a beech stand (Breuil-Chenue, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369 (1-2), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modeling preferential flow in a forest soil - Potential impact on nutrient leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest ecosystems on sandstone in the Vosges Mountains (France) facing atmospheric deposition and silvicultural change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.730-740. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols - Impacts de la gestion sur la fertilité et le carbone des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Achat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAE, projet Tamobiom (ADEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement des Coopératives Forestières (GCF), Jan 2023, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between nitrogen enrichment, weathering of rock-derived nutrients, and logging: consequences for nutrient limitation and sustainability in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen - bedrock interactions regulate nutrient limitation and sustainable forest growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 North American Forest Soils Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Eugene (Oregon), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (44Ca and 26Mg) tracing experiment in a 35-year-old European beech forest to better understand the biogeochemical cycling of Mg and Ca in the plant-soil system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar tracing nutrients in plant systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifica Universidad Catolica de Chile, Jul 2022, Santiago de chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental de Cirey pour le suivi de l’érosion sous couvert forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species drive soil fertility change during the 43 years after plantation - A dual approach (soil sampling and input-output mass balance) study of the Breuil-Chenue common garden experiment (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2022 10th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Ecosystem Fertility in a changing world: Novel concepts, tools and approaches to understand the role of the biogeochemical cycles in tree nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycling in Conifer Forests of the Pacific Northwest, USA: Long-term Interactions of Soil Nitrogen, Mineralogy, and Logging Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Perakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pett-Ridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A. Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying plant-available pools of Ca, Mg and K in forest soils by stable isotopic dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Löfgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sources of calcium magnesium and potassium in forest soils and their plant-availability by a multi-isotopic tracing and dilution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainty in modeled water drainage and nutrient leaching fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funbctional Ecology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years : ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolou Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-crystalline phases are sources of Mg, Ca and K in the soil and actively contribute to geochemical equilibrium processes Evidence from a stable isotopic dilution assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeomon 2017 9th International symposium on Ecosystem Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Litomyšl, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and modelling water fluxes in forest soils - 3 approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chloride Biogeochemistry in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sigtuna, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues related to forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Biarritz, France. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotrace 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic (26Mg, 44Ca and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec Chris Holmden, University of Saskatchewan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Saskatchewan. CAN., Oct 2015, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of calcium and magnesium in forest ecosystems assessed by a multi-isotopic tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACID RAIN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage du cycle du calcium et du magnésium dans un écosystème forestier par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail à l'université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). FRA., Jan 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches isotopiques pour étudier les processus de transferts de nutriments dans les agroécosystèmes : potentiel et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eco&amp;Sol "Isotopie des nutriments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour étudier les cycles biogéochimiques du magnésium et du calcium dans les sols et les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-midi scientifique de l'AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition du concept de fertilité minérale des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to design a new generation of growth and yield models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. réunion du Conseil Scientifique du Labex Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Champenoux, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a forest soil profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QWARTS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic (26Mg, 44Ca and 2H) tracing experiment to better understand nutrient cycling in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLU-QWARTZ seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive transport of stable isotope tracers (26Mg and 44Ca) in a Forest soil profile – role of the soil organic matter in the biogeochemical cycles of magnesium and calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied isotope Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Regefor 2013 "La gestion de la fertilité des sols est-elle à un tournant ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ multi-isotopic [26Mg, 44Ca , 15N & 2H] tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-A. Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ED RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (+Mg, 44Ca, 15N and 2H) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Ecosystem Behavior: Biogeomon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Northport, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the management of forest soil fertility at a turning point? A brief conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the fate of Mg and Ca originating from liming in Beech forest ecosystems of Northern France over 40 years: ecosystem nutrient budgets and 26Mg/24Mg and 87Sr/86Sr natural isotope ratio variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Bolou Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTSFOR a process oriented numerical model to simulate biogeochemical cycling and tree nutrition in forest ecosystems – Model development and testing using data from a multi-isotopic (26Mg 44Ca) tracing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acid Rain 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rochester, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilité des sols : concept de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ ecosystem-scale multi-isotopic (26Mg, 44Ca, 15N and 2H) tracing experiment to study nutrient fluxes in forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Midwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term sustainability of forest soil fertility assessed by nutrient input-output budgets and a modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modeling interactions between soils and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for the export of nutrients and restoration of degraded soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.547-557. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du multi-traçage isotopique (26Mg, 44Ca et 2H) à la connaissance des flux d'éléments minéraux dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02807439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la réponse d’une sapinière sur sol pauvre à des changements de dépôts atmosphériques et de sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milieux et Changements globaux. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFD7C91C"/>
+    <w:nsid w:val="AF94284F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-van-der-heijden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6122-4863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000993" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ezfCImsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marechal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nourrisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Christina Jaozandry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van der Heijden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e32627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Siah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pett-Ridge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-023-01039-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2022.100043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-814871/v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou-Bi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00766-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#246;fgren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72741-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Hansson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117844" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kalcsits" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumyya Waliullah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giordani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1789-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hinz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0295-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rosenstock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Stendahl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Lundin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcgivney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-351-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Craig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Midwood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076174v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bedel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0782-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.12.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Reid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Mullin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI12408-17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belyazid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Legout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.07.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RL1T46K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Akselsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Zanchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bedel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.09.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MG1JNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0047-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56262" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56556" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601504v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56583" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9941-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17FGVNFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1542-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57A854C0293B0D8D27C5953193555D6D4B107485/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.11.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B57519H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale W. Johnson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02TH1VPM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642914v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793292v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805460v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midwood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Craig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bolou Bi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740774v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745716v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56273" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>