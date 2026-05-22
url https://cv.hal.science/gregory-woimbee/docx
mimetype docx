--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -1028,169 +1028,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'inquisiteur et la représentation du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Woimbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Baroque Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MENDOZA-ALVAREZ, Carlos, Deus absconditus. Désir, mémoire et imagination eschatologique. Essai de théologie fondamentale postmoderne, Paris, Cerf, 2011, 307 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115/3, p.382-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499084v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02494776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1417,173 +1417,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le baptême de la jeune esclave turque (1791)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Woimbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Azzopardi; David Raphaël Busuttil; Alina Darmanin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribute to Alain Blondy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de Malte, p.461-466, 2017, 978-0-244-65872-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La valeur apologétique des miracles du Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe-Marie Margelidon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le miracle et la foi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lethielleux; Presses Universitaires de l'Institut Catholique de Toulouse, p.291-318, 2017, 978-2-249-62439-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497054v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02497150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bouyer : Une anthropologie liturgique pour une théologie fondamentale du mystère chrétien</w:t>
               </w:r>
@@ -1636,465 +1636,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papisme - anti-papisme</w:t>
+                <w:t xml:space="preserve">Mariano Rampolla del Tindaro (1843-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dickès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, p.757-760, 2013, 978-2-221-11654-8</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, p.834-837, 2013, 978-2-221-11654-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504739v1</w:t>
+                <w:t xml:space="preserve">hal-02506908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistoire</w:t>
+                <w:t xml:space="preserve">Culture et foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dickès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, p.340-342, 2013, 978-2-221-11654-8</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, p.355-358, 2013, 978-2-221-11654-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504730v1</w:t>
+                <w:t xml:space="preserve">hal-02504734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinal</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Christophe DIckès. </w:t>
+                <w:t xml:space="preserve">Le métier de théologien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Woimbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Thérèse Urvoy, Luc-Thomas Somme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'amour du Christ nous presse. Mélanges offerts à Mgr Pierre Debergé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Paris, p.211-216, 2013, 978-2-85162-275-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papisme - anti-papisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Woimbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Dickès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, p.200-204, 2013, 978-2-221-11654-8</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, p.757-760, 2013, 978-2-221-11654-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mariano Rampolla del Tindaro (1843-1913)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dickès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, p.834-837, 2013, 978-2-221-11654-8</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, p.340-342, 2013, 978-2-221-11654-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Christophe Dickès. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Woimbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe DIckès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, p.355-358, 2013, 978-2-221-11654-8</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, p.200-204, 2013, 978-2-221-11654-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02499077v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte et la tentation du régalisme à la fin du XVIII e siècle</w:t>
               </w:r>
@@ -2335,234 +2335,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégialité épiscopale</w:t>
+                <w:t xml:space="preserve">Congrégation pour la doctrine de la foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p.255-257</w:t>
+              <w:t xml:space="preserve">, 2013, p.300-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504825v1</w:t>
+                <w:t xml:space="preserve">hal-02504749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excommunication</w:t>
+                <w:t xml:space="preserve">La collégialité épiscopale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p.468-470</w:t>
+              <w:t xml:space="preserve">, 2013, p.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504849v1</w:t>
+                <w:t xml:space="preserve">hal-02504825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congrégation pour la doctrine de la foi</w:t>
+                <w:t xml:space="preserve">Excommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Woimbée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p.300-304</w:t>
+              <w:t xml:space="preserve">, 2013, p.468-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504749v1</w:t>
+                <w:t xml:space="preserve">hal-02504849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magistère</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Woimb&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Woimb&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552635v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>