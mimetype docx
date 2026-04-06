--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,113 +100,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la deuxième partie : Acteurs, actrices et fabrique de la gentrification</w:t>
+                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
+              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990484v1</w:t>
+                <w:t xml:space="preserve">hal-04988548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conception and circulation of the notion of rural gentrification in France</w:t>
               </w:r>
@@ -268,129 +268,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
+                <w:t xml:space="preserve">Introduction de la deuxième partie : Acteurs, actrices et fabrique de la gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+              <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988548v1</w:t>
+                <w:t xml:space="preserve">hal-04990484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la première partie : Approches épistémologiques de la gentrification rurale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -410,152 +505,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990481v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04991457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne, c’est la nature</w:t>
               </w:r>
@@ -1799,301 +1799,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les débats autour des notions de « montagne di mezzo » et « metromontagna » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Projets Artistiques du Plateau des Sept-Communes (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (4), pp.404-425. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14288/acme.jf7urm-2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14288/acme.jf7urm-2354⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05467557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...93 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes dans la gentrification rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,191 +3127,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les pollinisateurs sauvages dans le PNR Périgord-Limousin : une collaboration gestionnaires, étudiant.es et enseignant.es-chercheur.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Rencontre technique du réseau de gestionnaires d'espaces naturels de Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rochechouart, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruralité et néoruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée dans le cadre de l’exposition La France sous leurs yeux. 200 regards de photographes sur les années 2020 (autres participants: Nicolas Krief, Edouard Lynch)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669570v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04669549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions après le terrain sur le Plateau de Millevaches</w:t>
               </w:r>
@@ -3658,178 +3658,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquête étudiante sur les pollinisateurs sauvages : connaissances et pratiques face à un enjeu émergent de gestion de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nature en Nouvelle-Aquitaine (NANA), entre innovations gestionnaires et valorisation culturelle : le cas des Parcs Naturels Régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter la ruralité : un enjeu politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde organisée par Europe Ecologie les Verts, avec H. Longy et A. Thibaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669582v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04669551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand rural idyll et utopie rurale riment avec gentrification</w:t>
               </w:r>
@@ -3947,112 +3947,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en art en pointillés sur l’Altopiano d’Asiago. Nouveaux imaginaires ou nouvelles fragmentations territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Mutations des espaces ruraux montagnards en Italie : mobilités, pratiques, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulations entre recompositions sociales des espaces ruraux, mutations paysagères et grande faune sauvage : une proposition de recherche par transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli artisti, “ingranaggi” della gentrificazione rurale ? Casi di studio in Francia (Luberon, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La « rinascita » dei territori marginali. Dalla desertificazione socio-demografica e funzionale alla gentrification rurale e le lifestyle migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Genova, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec Pete Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,290 +4258,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Vins Noirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire commun vs localités multiples. Quelle portée territoriale de la mise en art dans l'Altopiano de Asiago?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne en mouvement : des imaginaires, des pratiques et des vies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES-SO Valais, Nov 2022, Sierre, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4596,51 +4596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de proposer de nouvelles médiations territoriales entre société et environnement : lectures croisées autour de l’étude de cinq structures artistiques rurales d’Italie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Humanités environnementales. Sciences, arts et citoyenneté face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes à l’œuvre dans la gentrification rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art est-il une nouvelle ressource partagée au sein de l’espace rural ? Deux éclairages depuis la France et les Etats-Unis (Montana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,50 +5876,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5941,142 +6131,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Territoires de l'imaginaire. Utopies, représentations, prospective. 26ème Festival international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle ville, quelle campagne ? Pratiques et représentations des nouveaux habitants dans la Sierra de Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Villes et campagnes en relations. Regards croisés Nords/Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6105,247 +6295,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232117v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche du &amp;quot;bien-être&amp;quot; à l'émergence de nouvelles inégalités. L'exemple des nouveaux habitants en Limousin</w:t>
               </w:r>
@@ -7727,169 +7727,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre (dans) des campagnes plurielles : Mobilités et territoires dans les espaces ruraux : l'exemple de la Sierra de Albarracín et du Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Limoges, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014LIMO0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01127325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre (dans) des campagnes plurielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Limoges, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-01130716v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-01127325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8044,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.uniupo.it/retrieve/03dfb8cb-0620-49ed-957d-2e53f047d641/La%20rinascita%20dei%20territori%20marginali%20-%202_CERUTTI.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thibon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi Tommasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.uniupo.it/retrieve/03dfb8cb-0620-49ed-957d-2e53f047d641/La%20rinascita%20dei%20territori%20marginali%20-%202_CERUTTI.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thibon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi Tommasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>