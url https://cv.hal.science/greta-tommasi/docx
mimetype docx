--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -66,2747 +66,2747 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Projets Artistiques du Plateau des Sept-Communes (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (4), pp.404-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14288/acme.jf7urm-2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous apprennent les débats autour des notions de « montagne di mezzo » et « metromontagna » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports du jeu sérieux « l'Alimentation locale en projet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262 (1), pp.115-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes dans la gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14288/acme.v18i3.1699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux environnementaux à l’émergence d'un capital environnemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 29 Echelles et espaces du capital environnemental, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.19066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renégocier le lien entre territoire et appartenance : l’exemple de la Montagne limousine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Appartenance, territoire et ruralité, 4 (228)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, environnement et gentrification rurale en Montagne limousine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nouveaux habitants. Dynamiques de repeuplement en zone de montagne, 102 (4), http://rga.revues.org/2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01118736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs, actrices et fabrique de la gentrification - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unversitaires de Rennes, pp. 103-106, In press, Collection Espace et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la deuxième partie : Acteurs, actrices et fabrique de la gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la première partie : Approches épistémologiques de la gentrification rurale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conception and circulation of the notion of rural gentrification in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale. Pour interroger les inégalités socioenvironnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne, c’est la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien, Benoît Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.169-175, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification rurale et migrations d’aménités Des grilles de lecture rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception et la circulation de la notion de gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
+              <w:t xml:space="preserve">in Richard F., Tommasi G. (Dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unversitaires de Rennes, pp. 25-60, In press, Collection Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification rurale et migrations d’aménités : des grilles de lecture rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les PAT réaffirment-ils la dualité ville-campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...288 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-103, 2024, Matière à débattre et décider, 9782759237876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi sert le jeu dans la réflexion sur les PAT ? Le cas du jeu sérieux « Alimentation locale en projet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mayté Banzo, Christophe Beaurain, Marie Lemarié-Boutry, Bernard Del'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets alimentaires territoriaux. Vers des actions collectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.148-155, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli artisti, “ingranaggi” della gentrificazione rurale. Esempi dal Luberon e Périgord Noir (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. MARENGO (dir.), La « rinascita » dei territori marginali. Dalla desertificazione socio-demografica alla gentrification rurale e le lifestyle migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genova University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, I Quaderni di TetusLab</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire, plusieurs refuges : l'accueil au cœur de l'identité sociale et politique de la Montagne limousine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. BEYLOT, D. BRACCO, La Nouvelle-Aquitaine à l’écran : territoires et imaginaires fictionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations sociales et mobilisations dans la Montagne limousine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Ricard; Raymond Woessner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles gouvernances : capital social, capital environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des environnements (P. Arnould, L. Simon dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle ville, quelle campagne ? Pratiques et représentations des nouveaux habitants dans la Sierra de Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Berger; Jean-Louis Chaléard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et campagnes en relations. Regards croisés Nords/Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et valorisation du patrimoine environnemental dans la Sierra de Albarracin (Aragon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Garnier et Frédéric Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, identité et développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.136-137, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion des migrants dans les milieux ruraux : l'exemple du Limousin et de la Sierra de Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niels Martin; Philippe Bourdeau; Jean-François Daller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrations d’agrément : du tourisme à l’habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.361-374, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485050v1</w:t>
-              </w:r>
-[...1017 lines deleted...]
-                <w:t xml:space="preserve">halshs-01118736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Unversitaires de Rennes, 317 p., A paraître, Collection Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,64 +2899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néoruralité (La). Recours à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2022, L'Opportune, 2845169930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3006,77 +3006,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 195, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3127,234 +3127,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruralité et néoruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde organisée dans le cadre de l’exposition La France sous leurs yeux. 200 regards de photographes sur les années 2020 (autres participants: Nicolas Krief, Edouard Lynch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les pollinisateurs sauvages dans le PNR Périgord-Limousin : une collaboration gestionnaires, étudiant.es et enseignant.es-chercheur.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontre technique du réseau de gestionnaires d'espaces naturels de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rochechouart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions après le terrain sur le Plateau de Millevaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMHANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3379,64 +3379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du jeux sérieux « l’Alimentation locale en projet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde Comment s’emparer des résultats des groupes de travail pour concrétiser une filière territorialisée ? organisée par le Collectif Farines bio bretonnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ploudaniel (participation en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3461,103 +3461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “non-système alimentaire” de deux communautés de communes en Haute-Vienne ? Des liens agriculture/alimentation à (re)penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SEREALINA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3582,64 +3582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour de la ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la ruralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3658,700 +3658,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruée vers le rural : comment les créations d’activités transforment les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Parlons foncier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFER Occitanie, Jul 2023, Webinaire en Ligne avec A. Astruc et H. Flament, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la ruralité : un enjeu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">table ronde organisée par Europe Ecologie les Verts, avec H. Longy et A. Thibaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête étudiante sur les pollinisateurs sauvages : connaissances et pratiques face à un enjeu émergent de gestion de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature en Nouvelle-Aquitaine (NANA), entre innovations gestionnaires et valorisation culturelle : le cas des Parcs Naturels Régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand rural idyll et utopie rurale riment avec gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Anthropologie de la dépossession, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli artisti, “ingranaggi” della gentrificazione rurale ? Casi di studio in Francia (Luberon, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Parlons foncier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAFER Occitanie, Jul 2023, Webinaire en Ligne avec A. Astruc et H. Flament, France</w:t>
+              <w:t xml:space="preserve">La « rinascita » dei territori marginali. Dalla desertificazione socio-demografica e funzionale alla gentrification rurale e le lifestyle migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Genova, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Pete Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Vins Noirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en art en pointillés sur l’Altopiano d’Asiago. Nouveaux imaginaires ou nouvelles fragmentations territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Mutations des espaces ruraux montagnards en Italie : mobilités, pratiques, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations entre recompositions sociales des espaces ruraux, mutations paysagères et grande faune sauvage : une proposition de recherche par transects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire commun vs localités multiples. Quelle portée territoriale de la mise en art dans l'Altopiano de Asiago?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne en mouvement : des imaginaires, des pratiques et des vies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES-SO Valais, Nov 2022, Sierre, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4376,64 +4376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire, plusieurs refuges : l’accueil au cœur de l’identité sociale et politique de la Montagne limousine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Territoire et refuge »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4458,103 +4458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets alimentaires de territoire (PATs)&amp;quot;: towards a reaffirmation of the urban-rural duality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rios-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales de Montpellier, Session « Politiques alimentaires territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
@@ -4583,64 +4583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de proposer de nouvelles médiations territoriales entre société et environnement : lectures croisées autour de l’étude de cinq structures artistiques rurales d’Italie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Humanités environnementales. Sciences, arts et citoyenneté face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4665,90 +4665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la gouvernance alimentaire locale par le jeu. Changer de rôle pour faciliter les coopérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS 2.0 "La gouvernance alimentaire en action, qui sont les acteurs? comment contribuent-ils au développement territorial?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, session virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,51 +4773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la renaissance à la gentrification rurale ? Dominations et inégalités socio-environnementales dans les campagnes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes françaises : the place to be ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cafés géographiques de Chambéry-Annecy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4918,700 +4918,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentrification rurale et migrations d’aménités : des grilles de lecture rivales ou complémentaires ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Migrations vers les campagnes et gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de village</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Etsaut, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour de terrain au Domaine d’Abbadia : cartographie sensible du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Retours de terrain : quelles pratiques artistiques pour les espaces naturels protégés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes à l’œuvre dans la gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentrification rurale et migrations d’aménités : des grilles de lecture rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier cartes mentales : quelle est votre campagne idéale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Le Printemps des cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de circulation et appropriations de la notion de gentrification rurale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Cognard</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01938748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et les artistes dans les territoires ruraux et protégés: médiations et instrumentalisations réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et protection de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges et Ile de Vassivière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en art des territoires ruraux et protégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Méténier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes et logement dans les campagnes : vers des nouveaux modes d’habiter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre régionale Logement des jeunes et des étudiants en Nouvelle-Aquitaine : logement des jeunes en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,1011 +5630,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre cohabitation et appropriations. Relations socio-spatiales dans la Montagne limousine dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée d ’étude CREPA – HET-SO Valais-Wallis, En quête d’une vie meilleure dans les Alpes. Modalités de vie, migration et cohabitation en zone de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPA – HET-SO Valais-Wallis, Nov 2016, Sembrancher, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les choses sans les mots ? Circulation du concept de gentrification rurale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art est-il une nouvelle ressource partagée au sein de l’espace rural ? Deux éclairages depuis la France et les Etats-Unis (Montana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La Renaissance rurale d’un siècle à l’autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d ’étude CREPA – HET-SO Valais-Wallis, En quête d’une vie meilleure dans les Alpes. Modalités de vie, migration et cohabitation en zone de montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREPA – HET-SO Valais-Wallis, Nov 2016, Sembrancher, Suisse</w:t>
+              <w:t xml:space="preserve">Les Territoires de l'imaginaire. Utopies, représentations, prospective. 26ème Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle ville, quelle campagne ? Pratiques et représentations des nouveaux habitants dans la Sierra de Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Villes et campagnes en relations. Regards croisés Nords/Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'hégémonie des valeurs environnementales à l'affirmation d'un nouveau capital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 26e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chevalier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la recherche du &amp;quot;bien-être&amp;quot; à l'émergence de nouvelles inégalités. L'exemple des nouveaux habitants en Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Territoires de l'imaginaire. Utopies, représentations, prospective. 26ème Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de l'ASRDLF, Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cartes mentales pour lire l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Villes et campagnes en relations. Regards croisés Nords/Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et construction des relations sociales dans la Montagne limousine et la Sierra de Albarracín : un jeu d'échelles et de représentations territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Migrations et liens sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'invention d'un nouveaux mode d'habiter, de travailler ? L'insertion des migrants dans les milieux locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un après-tourisme ? Nouvelles pratiques récréatives et résidentielles dans les espaces ruraux et montagnards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Mirabel, France. pp.361-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous disent les nouveaux arrivants: à quelles conditions se sentent-ils intégrés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partout..la vile? 4ème Université de l'accueil des nouvelles populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6797,51 +6797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants dans les zones rurales espagnoles : l'exemple de la Sierra de Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Politiques d'accueil et mobilité dans les territoires ruraux - l'action publique face aux nouvelles géographies des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,51 +6866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles sociabilités en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements démographiques et développement territorial : Quoi de neuf sur les territoires ? Pré- rencontre de l'Université européenne de l'accueil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Séreilhac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,64 +6935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques et mesures des recompositions démographiques et sociales des territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7056,507 +7056,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartes mentales : un outil pour explorer pratiques et représentations territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyser et accompagner la gouvernance alimentaire territoriale : les apports du jeu sérieux «l'Alimentation locale en projet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte postale sonore: ruralités en face-à-face à Valbrenta (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu sérieux L'alimentation Locale en Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit au consensus environnemental : le capital environnemental, grille de lecture des nouveaux mécanismes de la domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie rurale et genre : un bon ménage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification rurale, un regard critique sur les évolutions des campagnes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, http://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/france-espaces-ruraux-periurbains/articles-scientifiques/gentrification-rurale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7606,77 +7606,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital Environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,169 +7727,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre (dans) des campagnes plurielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Limoges, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01130716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre (dans) des campagnes plurielles : Mobilités et territoires dans les espaces ruraux : l'exemple de la Sierra de Albarracín et du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Limoges, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LIMO0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127325v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-01130716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8044,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.uniupo.it/retrieve/03dfb8cb-0620-49ed-957d-2e53f047d641/La%20rinascita%20dei%20territori%20marginali%20-%202_CERUTTI.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thibon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi Tommasi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.jf7urm-2354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11884" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331076v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/acme.v18i3.1699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.uniupo.it/retrieve/03dfb8cb-0620-49ed-957d-2e53f047d641/La%20rinascita%20dei%20territori%20marginali%20-%202_CERUTTI.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thibon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Picault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01130716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi Tommasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>