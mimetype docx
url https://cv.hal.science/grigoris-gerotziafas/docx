--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -372,286 +372,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting Endothelial Cell Activation and Hypercoagulability after COVID-19 Recovery—The Prospective Observational ROADMAP-Post COVID-19 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombotic and Hemorrhagic Issues Associated with Myeloproliferative Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandreden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hemato3010010⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.107602962210979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10760296221097969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994577v1</w:t>
+                <w:t xml:space="preserve">hal-03992693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic and Hemorrhagic Issues Associated with Myeloproliferative Neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persisting Endothelial Cell Activation and Hypercoagulability after COVID-19 Recovery—The Prospective Observational ROADMAP-Post COVID-19 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Dreden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+                <w:t xml:space="preserve">Theodoros Sergentanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Elalamy</w:t>
+                <w:t xml:space="preserve">Marianna Politou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vandreden</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.107602962210979. </w:t>
+              <w:t xml:space="preserve">Hemato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10760296221097969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hemato3010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992693v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment Resistance Risk in Patients with Newly Diagnosed Multiple Myeloma Is Associated with Blood Hypercoagulability: The ROADMAP-MM Study</w:t>
               </w:r>
@@ -663,64 +663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despina Fotiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Sergentanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loula Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawed Fareed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COMPASS-COVID-19-ICU Study: Identification of Factors to Predict the Risk of Intubation and Mortality in Patients with Severe COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Dreden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,3685 +1179,3271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thromboembolic Disease in Patients With Cancer and COVID-19: Risk Factors, Prevention and Practical Thromboprophylaxis Recommendations–State-of-the-Art</w:t>
+                <w:t xml:space="preserve">Fibrinolytic Proteins and Factor XIII as Predictors of Thrombotic and Hemorrhagic Complications in Hospitalized COVID-19 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Dimakakos</w:t>
+                <w:t xml:space="preserve">Marina Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Gomatou</w:t>
+                <w:t xml:space="preserve">Patricia Gomez-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariella Catalano</w:t>
+                <w:t xml:space="preserve">Laura Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan-Mircea Olinic</w:t>
+                <w:t xml:space="preserve">Sara Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Spyropoulos</w:t>
+                <w:t xml:space="preserve">Eleonora Sanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (7), pp.3261-3274. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21873/anticanres.15815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.896362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992559v1</w:t>
+                <w:t xml:space="preserve">hal-03992680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrinolytic Proteins and Factor XIII as Predictors of Thrombotic and Hemorrhagic Complications in Hospitalized COVID-19 Patients</w:t>
+                <w:t xml:space="preserve">Thromboembolic Disease in Patients With Cancer and COVID-19: Risk Factors, Prevention and Practical Thromboprophylaxis Recommendations–State-of-the-Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marchetti</w:t>
+                <w:t xml:space="preserve">Evangelos Dimakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gomez-Rosas</w:t>
+                <w:t xml:space="preserve">Georgia Gomatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Russo</w:t>
+                <w:t xml:space="preserve">Mariella Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gamba</w:t>
+                <w:t xml:space="preserve">Dan-Mircea Olinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Sanga</w:t>
+                <w:t xml:space="preserve">Alex Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (7), pp.3261-3274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.896362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21873/anticanres.15815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992680v1</w:t>
+                <w:t xml:space="preserve">hal-03992559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-induced antiphospholipid syndrome: Analysis of the WHO international database</w:t>
+                <w:t xml:space="preserve">Practical Recommendations for Optimal Thromboprophylaxis in Patients with COVID-19: A Consensus Statement Based on Available Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gérardin</w:t>
+                <w:t xml:space="preserve">Konstantinos Kyriakoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Dimakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bihan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+                <w:t xml:space="preserve">Ioannis Kyriakoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2022.103060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (20), pp.5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11205997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992784v1</w:t>
+                <w:t xml:space="preserve">hal-03992503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Paper on the Management of Pregnancy-Associated Superficial Venous Thrombosis. Balkan Working Group for Prevention and Treatment of Venous Thromboembolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Antic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Lefkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Antic</w:t>
+                <w:t xml:space="preserve">Vladimir Otasevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftheria Lefkou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ljiljana Banfic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Dimakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.107602962093918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1076029620939181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Recommendations for Optimal Thromboprophylaxis in Patients with COVID-19: A Consensus Statement Based on Available Clinical Trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefice and pitfall of direct oral anticoagulants in very high-risk myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Kyriakoulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evangelos Dimakakos</w:t>
+                <w:t xml:space="preserve">Geoffrey Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Kyriakoulis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Spyropoulos</w:t>
+                <w:t xml:space="preserve">Chloé James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (20), pp.5997. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11205997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992503v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefice and pitfall of direct oral anticoagulants in very high-risk myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Endothelial dysfunction and hypercoagulability in severe sickle-cell acute chest syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Herbreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loula Papageorgiou</w:t>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg Le Clech</w:t>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Garcia</w:t>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé James</w:t>
+                <w:t xml:space="preserve">Hayat Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.25-34. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.00496-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00496-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992708v1</w:t>
+                <w:t xml:space="preserve">hal-03992817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 vaccine and thrombosis: An Expert Consensus on Vaccine-induced Immune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combined Vaccination Approaches for COVID-19. Will These Improve the Efficacy Spectrum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Dreden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawed Fareed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Elalamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1499-0119⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107602962110339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10760296211033906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219306v1</w:t>
+                <w:t xml:space="preserve">hal-03993456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Vaccination Approaches for COVID-19. Will These Improve the Efficacy Spectrum?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 Vaccine and Thrombosis: An Expert Consensus on Vaccine-Induced Immune Thrombotic Thrombocytopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Dreden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10760296211033906⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (08), pp.982-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1499-0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993456v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Radiotherapy and Risk of Cancer Associated Venous Thromboembolism: A Sub-Analysis of the COMPASS—CAT Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 vaccine and thrombosis: An Expert Consensus on Vaccine-induced Immune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Elalamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Jara-Palomares</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Dreden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13051033⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1499-0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03994050v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Vaccine and Thrombosis: An Expert Consensus on Vaccine-Induced Immune Thrombotic Thrombocytopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Elalamy</w:t>
+                <w:t xml:space="preserve">Severe COVID-19 with acute respiratory distress syndrome (ARDS) in a sickle cell disease adult patient: case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Elabbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick van Dreden</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1499-0119⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01412-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03994046v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 with acute respiratory distress syndrome (ARDS) in a sickle cell disease adult patient: case report</w:t>
+                <w:t xml:space="preserve">Milestones in thromboangiitis obliterans: a position paper of the VAS-European independent foundation in angiology/vascular medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Teulier</w:t>
+                <w:t xml:space="preserve">Bahare Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Elabbadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+                <w:t xml:space="preserve">Pavel Poredos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lionnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+                <w:t xml:space="preserve">Malay Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klein-Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01412-x⟩</w:t>
+              <w:t xml:space="preserve">International Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0392-9590.21.04712-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994072v1</w:t>
+                <w:t xml:space="preserve">hal-03993462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 with acute respiratory distress syndrome (ARDS) in a sickle cell disease adult patient: case report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Vaccination Approaches for COVID-19. Will These Improve the Efficacy Spectrum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Dreden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawed Fareed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01412-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107602962110339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10760296211033906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03994056v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in thromboangiitis obliterans: a position paper of the VAS-European independent foundation in angiology/vascular medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariella Catalano</w:t>
+                <w:t xml:space="preserve">Endothelial dysfunction and hypercoagulability in severe sickle-cell acute chest syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Angiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0392-9590.21.04712-X⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.00496-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00496-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993462v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Vaccination Approaches for COVID-19. Will These Improve the Efficacy Spectrum?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The COVID-19 Pandemic and the Need for an Integrated and Equitable Approach: An International Expert Consensus Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Van Dreden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10760296211033906⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (08), pp.992-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1535-8807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405377v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03447118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial dysfunction and hypercoagulability in severe sickle-cell acute chest syndrome</w:t>
+                <w:t xml:space="preserve">Prevention and Treatment of Venous Thromboembolism Associated with Coronavirus Disease 2019 Infection: A Consensus Statement before Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne-Marie Jutant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+                <w:t xml:space="preserve">Zhenguo Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labbé</w:t>
+                <w:t xml:space="preserve">Chenghong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Savale</w:t>
+                <w:t xml:space="preserve">Yaolong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Mokrani</w:t>
+                <w:t xml:space="preserve">Zhenlu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.00496-2021. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (06), pp.937-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00496-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1710019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993439v1</w:t>
+                <w:t xml:space="preserve">hal-03994112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 Pandemic and the Need for an Integrated and Equitable Approach: An International Expert Consensus Paper</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombin Generation Profile in Various Lymphoma Sub-Groups and Its Augmentation by Andexanet Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiannis Theodorou</w:t>
+                <w:t xml:space="preserve">Fakiha Siddiqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Antic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Van Dreden</w:t>
+                <w:t xml:space="preserve">Alfonso Tafur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marechal</w:t>
+                <w:t xml:space="preserve">Emily Bontekoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Hoppensteadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1535-8807⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.107602962098346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1076029620983466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03447118v1</w:t>
+                <w:t xml:space="preserve">hal-03994079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial dysfunction and hypercoagulability in severe sickle-cell acute chest syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hayat Mokrani</w:t>
+                <w:t xml:space="preserve">New Insights into the Use of Direct Oral Anticoagulants in Non-high Risk Thrombotic APS Patients: Literature Review and Subgroup Analysis from a Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Darnige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vorobyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00496-2021⟩</w:t>
+              <w:t xml:space="preserve">Current Rheumatology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11926-020-00901-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03992817v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and Treatment of Venous Thromboembolism Associated with Coronavirus Disease 2019 Infection: A Consensus Statement before Guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhenlu Zhang</w:t>
+                <w:t xml:space="preserve">Derivation and Validation of a Predictive Score for Disease Worsening in Patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris T Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros N Sergentanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssa Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 120 (06), pp.937-948. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1710019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1716544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03994112v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin Generation Profile in Various Lymphoma Sub-Groups and Its Augmentation by Andexanet Alfa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Debra Hoppensteadt</w:t>
+                <w:t xml:space="preserve">Guidance for the Management of Patients with Vascular Disease or Cardiovascular Risk Factors and COVID-19: Position Paper from VAS-European Independent Foundation in Angiology/Vascular Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Paula Colgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Pecsvarady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Wautrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1076029620983466⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (12), pp.1597-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1715798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03994079v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation and Validation of a Predictive Score for Disease Worsening in Patients with COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Prospective Assessment of Biomarkers of Hypercoagulability for the Identification of Patients With Severe Coronary Artery Disease. The ROADMAP-CAD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoris T Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chryssa Papageorgiou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Zografos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Pantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Lefkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1716544⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.107602962096459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1076029620964590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959913v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Use of Direct Oral Anticoagulants in Non-high Risk Thrombotic APS Patients: Literature Review and Subgroup Analysis from a Meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Jiang</w:t>
+                <w:t xml:space="preserve">Missed Heparin-Induced Thrombocytopenia (HIT) Diagnosis in a Patient with Acute Stent Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Voudris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Georgiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kalogris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Kostelidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karabinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Rheumatology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11926-020-00901-y⟩</w:t>
+              <w:t xml:space="preserve">The American journal of case reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.753-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12659/AJCR.914988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03994100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance for the Management of Patients with Vascular Disease or Cardiovascular Risk Factors and COVID-19: Position Paper from VAS-European Independent Foundation in Angiology/Vascular Medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Wautrecht</w:t>
+                <w:t xml:space="preserve">Development and Assessment of RecosDoc-MTeV to Improve the Quality of Direct Oral Anticoagulant Prescription for Venous Thromboembolic Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ouarrirh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1715798⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264, pp.793-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03316032v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Assessment of Biomarkers of Hypercoagulability for the Identification of Patients With Severe Coronary Artery Disease. The ROADMAP-CAD Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carlo</w:t>
+                <w:t xml:space="preserve">Real-Life Peak and Trough Dabigatran Plasma Measurements Over Time in Hospitalized Geriatric Patients with Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Labourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1076029620964590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03146660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missed Heparin-Induced Thrombocytopenia (HIT) Diagnosis in a Patient with Acute Stent Thrombosis</w:t>
-[...155 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of two oral doses of 17beta-estradiol associated with dydrogesterone on thrombin generation in healthy menopausal women: a randomized double-blind placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Ouarrirh</w:t>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Elalamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
+                <w:t xml:space="preserve">Annie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoris Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Debrix</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 264, pp.793-797. </w:t>
+                <w:t xml:space="preserve">Dahlia Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (2), pp.239-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2009.00747.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4867,121 +4453,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Reanimation 2021, the French Intensive Care Society International Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Gerotziafas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (S1), pp.97, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-021-00862-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5128,51 +4714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falanga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Nisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Gerotziafas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.12.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Taizhanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akerke Kalimbetova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bodaubay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Toleuova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhima Toiynbekova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13010014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Dreden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Sergentanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Politou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elalamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandreden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10760296221097969" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fotiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawed Fareed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deriaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Catano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Fraser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitray Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Souliotis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Golna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nikolaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Vatheia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1742-0465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimakakos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gomatou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Catalano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Olinic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Spyropoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.15815" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Rosas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Russo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sanga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.896362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bihan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Elie Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heghine Khachatryan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2022.103060" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Antic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Lefkou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Otasevic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Banfic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620939181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyriakoulis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kyriakoulis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11205997" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herbreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Le Clech" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laroche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1499-0119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10760296211033906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Temraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Moukalled" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jara-Palomares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01412-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Fazeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Poredos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein-Weigel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0392-9590.21.04712-X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00496-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03447118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Theodorou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Van Dreden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marechal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1535-8807" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Zhai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaolong Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlu Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1710019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakiha Siddiqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Tafur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bontekoe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Hoppensteadt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620983466" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959913v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris T Gerotziafas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros N Sergentanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lassel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Papageorgiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1716544" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reshetnyak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vorobyeva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-020-00901-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Paula Colgan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Pecsvarady" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Wautrecht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715798" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Zografos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pantos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carlo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620964590" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Voudris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Georgiadou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kalogris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Kostelidou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karabinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AJCR.914988" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ouarrirh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Elalamy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaussade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boully" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labour&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0982-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00683334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00862-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falanga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Nisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Gerotziafas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.12.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Taizhanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akerke Kalimbetova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bodaubay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Toleuova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhima Toiynbekova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13010014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Papageorgiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elalamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandreden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10760296221097969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Dreden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Sergentanis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Politou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Fotiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawed Fareed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Papo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deriaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Catano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2021.105297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Fraser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitray Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hemato3010017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Souliotis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Golna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nikolaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dreden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Vatheia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1742-0465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marchetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Rosas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Russo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sanga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.896362" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimakakos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gomatou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Catalano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Olinic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Spyropoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/anticanres.15815" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyriakoulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kyriakoulis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11205997" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Antic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Lefkou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Otasevic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Banfic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620939181" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Le Clech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; James" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.05.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Marie Jutant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00496-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10760296211033906" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1499-0119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Gerotziafas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Teulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Elabbadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lionnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01412-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Fazeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Poredos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Patel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein-Weigel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0392-9590.21.04712-X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03447118v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Theodorou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Van Dreden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marechal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1535-8807" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Zhai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaolong Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlu Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1710019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakiha Siddiqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Tafur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bontekoe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Hoppensteadt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620983466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufrost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reshetnyak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vorobyeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11926-020-00901-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris T Gerotziafas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros N Sergentanis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lassel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Papageorgiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1716544" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Paula Colgan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Pecsvarady" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Wautrecht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1715798" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Zografos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Pantos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carlo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029620964590" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Voudris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Georgiadou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kalogris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Kostelidou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karabinis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AJCR.914988" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ouarrirh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Elalamy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debrix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaussade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boully" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labour&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0982-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00683334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Torchin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2009.00747.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PKJSB51-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00862-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>