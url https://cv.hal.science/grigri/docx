--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -1054,295 +1054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Quantifying tracer dynamics in moving fluids: a combined Eulerian-Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2015.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+                <w:t xml:space="preserve">hal-01233678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying tracer dynamics in moving fluids: a combined Eulerian-Lagrangian approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2015.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of potential transfer of natural and anthropogenic cadmium to plankton communities in the North-West African upwelling</w:t>
               </w:r>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exchange of Intermediate Water in the southeast Atlantic: Water mass transformations diagnosed from the Lagrangian analysis of a regional ocean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,170 +3443,329 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous reconstruction of an obstacle and its wavenumber for the Helmholtz equation: a robust optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Tridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3753,51 +3912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-3252-2014" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-018-1158-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BFA866C68CA5CB8DFAAA73D25B3B99D1822F9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2015.00043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbiolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2012.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6S1VHX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rimaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69LN0SB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2009.00517.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JPO3875.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pimenta de Miranda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Katsaros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tridon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-3252-2014" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-018-1158-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BFA866C68CA5CB8DFAAA73D25B3B99D1822F9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2015.00043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbiolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2012.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6S1VHX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rimaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69LN0SB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2009.00517.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JPO3875.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pimenta de Miranda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Katsaros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tridon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>