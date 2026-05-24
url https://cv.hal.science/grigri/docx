--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -908,571 +908,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton dynamics in a cyclonic eddy in the Southern California Current System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of potential transfer of natural and anthropogenic cadmium to plankton communities in the North-West African upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC010826⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.870-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233674v1</w:t>
+                <w:t xml:space="preserve">hal-01132347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying tracer dynamics in moving fluids: a combined Eulerian-Lagrangian approach</w:t>
+                <w:t xml:space="preserve">Plankton dynamics in a cyclonic eddy in the Southern California Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Blanke</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2015.00043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (8), pp.5566-5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC010826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233678v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Quantifying tracer dynamics in moving fluids: a combined Eulerian-Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2015.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of potential transfer of natural and anthropogenic cadmium to plankton communities in the North-West African upwelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Auger</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Machu</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Grima</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Waeles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 505, pp.870-888. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132347v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of fine-scale wind stress curl structures in the Benguela and Canary upwelling systems</w:t>
               </w:r>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exchange of Intermediate Water in the southeast Atlantic: Water mass transformations diagnosed from the Lagrangian analysis of a regional ocean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-3252-2014" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-018-1158-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BFA866C68CA5CB8DFAAA73D25B3B99D1822F9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2015.00043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbiolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2012.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6S1VHX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rimaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69LN0SB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2009.00517.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JPO3875.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pimenta de Miranda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Katsaros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tridon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-3252-2014" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234369v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dobler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.07.057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-018-1158-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorgues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010826" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BFA866C68CA5CB8DFAAA73D25B3B99D1822F9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2015.00043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desbiolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Caballero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ferrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rougier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-12-00183.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2012.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6S1VHX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rimaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005316" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02298.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69LN0SB4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2009.00517.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JPO3875.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pimenta de Miranda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000376" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Katsaros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC900007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnafont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tridon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>