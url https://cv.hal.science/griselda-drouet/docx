--- v1 (2026-03-25)
+++ v2 (2026-05-05)
@@ -578,123 +578,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Repérer et analyser formellement le dire indirect » Compte-rendu de lecture de l'ouvrage de Sophie Anquetil: Représentation et traitement des actes de langage indirects, Collection Domaines Linguistiques, Paris, Classiques Garnier, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information sur le risque familial de cancer colorectal : regards croisés sur l’efficacité d’une intervention personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial (2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479756v1</w:t>
+                <w:t xml:space="preserve">hal-02026299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse lexicométrique au service du corpus DECLICS2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -709,221 +777,153 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Education, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (2), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sur le risque familial de cancer colorectal : regards croisés sur l’efficacité d’une intervention personnalisée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Repérer et analyser formellement le dire indirect » Compte-rendu de lecture de l'ouvrage de Sophie Anquetil: Représentation et traitement des actes de langage indirects, Collection Domaines Linguistiques, Paris, Classiques Garnier, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02026299v1</w:t>
+                <w:t xml:space="preserve">hal-02479756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation, négociation et progression discursive dans le débat radiophonique. Enjeux pour le développement de l’enseignement/apprentissage de la compétence discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Millán Destais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et répétition-écho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,51 +1274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclaircir les noms d’îles en Thaïlande dans les discours touristiques plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunanya Buaprommat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1350,204 +1350,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corpus InterLangue, un corpus bilingue comparable</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mise en scène de la contradiction : une figure dynamique du discours oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECA 2022 : Journée d'étude autour des corpus d'apprenants - Constitution de corpus écrits d'apprenants en contexte universitaire : Pratiques, enjeux et perspectives acquisitionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Refigurer … les figures : de la parure du langage aux outils de persuasion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriela Scripnic, Alina Ganea, Mar 2022, Galați, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670081v1</w:t>
+                <w:t xml:space="preserve">hal-03626050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la contradiction : une figure dynamique du discours oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Corpus InterLangue, un corpus bilingue comparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refigurer … les figures : de la parure du langage aux outils de persuasion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriela Scripnic, Alina Ganea, Mar 2022, Galați, Roumanie</w:t>
+              <w:t xml:space="preserve">JECA 2022 : Journée d'étude autour des corpus d'apprenants - Constitution de corpus écrits d'apprenants en contexte universitaire : Pratiques, enjeux et perspectives acquisitionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626050v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation de la journée d’étude « Recherche, développement et exploitation du numérique en linguistique appliquée » (LIDILE)</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,109 +2287,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-over medical-sociological-linguistic study: when discourse analysis supports medical researches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La mise en scène de la contradiction à l’oral, dire et en même temps (se) contredire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiscourseNet Congress #2, Interdisciplinary Discourse Studies, Theory and Practice #DNC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Warwick, Sep 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">La linguistique au cœur de la formation, Journée d’étude en hommage à Marie Claude Le Bot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Betina Schnabel, Griselda Drouet, MSHB, LIDILE EA 3874, Université Rennes 2, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02038574v1</w:t>
+                <w:t xml:space="preserve">hal-02479602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging contradiction in French: a peculiar discursive phenomenon”</w:t>
               </w:r>
@@ -2444,51 +2431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse lexicométrique du corpus DECLICS : une approche quantitative et qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,290 +2507,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02034758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mise en scène de la contradiction à l’oral, dire et en même temps (se) contredire »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cross-over medical-sociological-linguistic study: when discourse analysis supports medical researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La linguistique au cœur de la formation, Journée d’étude en hommage à Marie Claude Le Bot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Betina Schnabel, Griselda Drouet, MSHB, LIDILE EA 3874, Université Rennes 2, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">DiscourseNet Congress #2, Interdisciplinary Discourse Studies, Theory and Practice #DNC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warwick, Sep 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479602v1</w:t>
+                <w:t xml:space="preserve">hal-02038574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En même temps, marqueur à rebours de corrélation énonciative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reformulation, négociation et progression discursive dans le débat radiophonique. Enjeux pour le développement de l'enseignement/apprentissage de la compétence discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La corrélation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Oct 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Internationale Perspectives discursives dans le développement de la compétence de communication en langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Adam Mickiewicz, Institut de Philologie Romane, Oct 2016, Poznan, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042369v1</w:t>
+                <w:t xml:space="preserve">hal-02042375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation, négociation et progression discursive dans le débat radiophonique. Enjeux pour le développement de l'enseignement/apprentissage de la compétence discursive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">En même temps, marqueur à rebours de corrélation énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Internationale Perspectives discursives dans le développement de la compétence de communication en langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Adam Mickiewicz, Institut de Philologie Romane, Oct 2016, Poznan, Pologne</w:t>
+              <w:t xml:space="preserve">Colloque « La corrélation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042375v1</w:t>
+                <w:t xml:space="preserve">hal-02042369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse linguistique et discursive des corpus médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,481 +2848,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire la contradiction : entre ajustement énonciatif et modulation de la réfutation »</w:t>
+                <w:t xml:space="preserve">La mise en scène de la contradiction à l’oral: un processus discursif singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Linéarité et interprétation 2 », 29e Colloque du CerLiCO Approximation, modulation, ajustement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO, LIDILE (EA 3874), CIREFE, Université Rennes 2, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque ARG-AGE 2015: Argumentation &amp; Langage
+, marqueurs linguistiques, processus discursifs, opérations cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Romand de Recherche sur l’Argumentation (CoRREa), Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479039v1</w:t>
+                <w:t xml:space="preserve">hal-02479714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de la coloscopie chez les individus à risque élevé de cancer colorectal en raison d’antécédents familiaux : étude randomisée multicentrique d’une intervention personnalisée v utilisation d’une plaquette-support standard (COLOR2).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études thématique : "Le Rôle du Proche en Cancérologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jan 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Jornadas de Estudio sobre Sistemas y Estrategias de Afirmación en la Interacción = Systèmes et stratégies d’affirmation dans l’interaction, approche descriptive et contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Salerno; Université Paris Ouest Nanterre La Défense, Apr 2015, Salerno, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051831v1</w:t>
+                <w:t xml:space="preserve">hal-02051820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de discours et discours de critique : une rencontre fructueuse. Projet multidisciplinaire Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), corpus Nicolas Bourriaud, Esthétique relationnelle</w:t>
+                <w:t xml:space="preserve">« Dire la contradiction : entre ajustement énonciatif et modulation de la réfutation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "les lundis de LIDILE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILE EA 3874, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : « Linéarité et interprétation 2 », 29e Colloque du CerLiCO Approximation, modulation, ajustement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO, LIDILE (EA 3874), CIREFE, Université Rennes 2, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481918v1</w:t>
+                <w:t xml:space="preserve">hal-02479039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la contradiction à l’oral: un processus discursif singulier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation de la coloscopie chez les individus à risque élevé de cancer colorectal en raison d’antécédents familiaux : étude randomisée multicentrique d’une intervention personnalisée v utilisation d’une plaquette-support standard (COLOR2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARG-AGE 2015: Argumentation &amp; Langage
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Romand de Recherche sur l’Argumentation (CoRREa), Sep 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’études thématique : "Le Rôle du Proche en Cancérologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jan 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479714v1</w:t>
+                <w:t xml:space="preserve">hal-02051831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse de discours et discours de critique : une rencontre fructueuse. Projet multidisciplinaire Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), corpus Nicolas Bourriaud, Esthétique relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Griselda Drouet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Estudio sobre Sistemas y Estrategias de Afirmación en la Interacción = Systèmes et stratégies d’affirmation dans l’interaction, approche descriptive et contrastive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Salerno; Université Paris Ouest Nanterre La Défense, Apr 2015, Salerno, Italie</w:t>
+              <w:t xml:space="preserve">Séminaire "les lundis de LIDILE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA 3874, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051820v1</w:t>
+                <w:t xml:space="preserve">hal-02481918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : un marqueur double ? De la simultanéité temporelle à la contradiction énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3429,185 +3429,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction dans le discours : aporie logique ou singularité énonciative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : A Contrario De l'antonymie à la réfutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRISCO, Mar 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052732v1</w:t>
+                <w:t xml:space="preserve">halshs-00626695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction dans le discours : aporie logique ou singularité énonciative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : A Contrario De l'antonymie à la réfutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">, CRISCO, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626695v1</w:t>
+                <w:t xml:space="preserve">hal-02052732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La locution adverbiale &amp;quot;en fait&amp;quot; dans le discours: des emplois énonciatifs variés</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : marqueur à rebours de corrélation énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Connexion corrélative. De la phrase au discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistique, n° 4 (Rencontres, n° 475), Classiques Garnier, p.119-131, 2021, 978-2-406-10493-3. </w:t>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : un marqueur double ? De la simultanéité temporelle à la contradiction énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie énonciative singulière : la mise en scène de la contradiction dans le discours oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,64 +4661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Programme d’amélioration du dépistage du cancer colorectal (COLOR3) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,64 +4914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et redire II : bis repetita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et redire 2 : bis repetita?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5020,51 +5020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclaircir les noms d’îles thaïlandaises dans les discours touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunanya Buaprommat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABBD6285"/>
+    <w:nsid w:val="22EC183F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BCC49A8C"/>
+    <w:nsid w:val="8DAB263B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,51 +5613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DDE0FEFF"/>
+    <w:nsid w:val="E147AE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5850,51 +5850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/griselda-drouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-381X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174224729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/griselda.drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conscila.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.442.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanya Buaprommat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02038574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02034758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37784-7_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carobbio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05103138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/griselda-drouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-381X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174224729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/griselda.drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conscila.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.442.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanya Buaprommat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02034758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02038574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37784-7_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carobbio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05103138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>