--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Griselda Drouet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences en linguistique française7e section CNULIDILE  (Linguistique, Ingénierie, Didactique des langues)co-responsable de l'axe ELIA (Étude de linguistique appliquée)co-coordinatrice du Master Didactique des languesUniversité Rennes 2</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en linguistique françaiseMembre permanent de l'équipe d'accueil LIDILE (EA 3874, Linguistique, Ingénierie et Didactique des langues), co-responsable de l'axe ELIA (Étude de Linguistique Appliquée). https://lidile.recherche.univ-rennes2.fr/Enseignement et recherche en Linguistique et Didactique de la langue française.Co-responsable de l'axe ELIACo-responsable du Master Didactique des LanguesAssistanat FEI : Professeure-évaluatrice FLECoordinatrice RI pour le master Didactique des langues au sein de l’UFR Langues, depuis 2022. Coordinatrice d'un partenariat ERASMUS avec l'Université d'Islande depuis 2019.Référente HAL à LIDILE depuis 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -137,214 +137,543 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maître de conférences en linguistique française</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en linguistique française</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">7e section CNU</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Membre permanent de l'équipe d'accueil LIDILE (EA 3874, Linguistique, Ingénierie et Didactique des langues), co-responsable de l'axe ELIA (Étude de Linguistique Appliquée).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://lidile.recherche.univ-rennes2.fr/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LIDILE EA 3874 (Linguistique, Ingénierie, Didactique des langues)</w:t>
+        <w:t xml:space="preserve">Enseignement et recherche en Linguistique et Didactique de la langue française.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">co-responsable de l'axe ELIA (Étude de linguistique appliquée)</w:t>
+        <w:t xml:space="preserve">Co-responsable de l'axe ELIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">co-coordinatrice du Master Didactique des langues</w:t>
+        <w:t xml:space="preserve">Co-responsable du Master Didactique des Langues</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Université Rennes 2</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t xml:space="preserve">Assistanat FEI : Professeure-évaluatrice FLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coordinatrice RI pour le master Didactique des langues au sein de l’UFR Langues, depuis 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coordinatrice d'un partenariat ERASMUS avec l'Université d'Islande depuis 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Référente HAL à LIDILE depuis 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perso.univ-rennes2.fr/griselda.drouet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable scientifique du colloque l’Apprenant en Langues et dans les métiers de la Traduction, 30, 31 janvier et 1 février 2019.</w:t>
+        <w:t xml:space="preserve">Février 2026: Organisation d'une Journée d’Étude: &amp;quot;Regards croisés sur la didactique du français langue étrangère et la didactique de l'islandais langue étrangère&amp;quot;. Université Rennes 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organisation d’une journée d’études « la linguistique au cœur de la formation », 8 décembre 2017. Hommage à Marie-Claude Le Bot.</w:t>
+        <w:t xml:space="preserve">Février 2025: Dans le cadre du séminaire des lundis de LIDILE, organisation de la conférence de François Heenen de l’Université d’Islande: &amp;quot;Sociologie naïve et acquisition du langage&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du comité scientifique DNC#3, 3ème Congrès de DiscourseNet en collaboration avec l'Association Latino-américaine d'Etudes sur le Discours (ALED) - Savoir et Pouvoir dans un Monde Polycentrique: les discours aux prismes des langues, des cultures et des espaces (11-14 septembre 2019).</w:t>
+        <w:t xml:space="preserve">Février 2024: Dans le cadre du séminaire des lundis de LIDILE, organisation de la conférence de François Heenen de l’Université d’Islande: &amp;quot;Les expressions procédurales encodent-elles des procédures?&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du comité scientifique journée d’étude sur le prédicat organisée par Audrey Roig, 13-14 septembre 2018 : colloque international Le Prédicat. Enjeux linguistiques et didactiques, Université Paris Descartes, France.</w:t>
+        <w:t xml:space="preserve">Février 2023 : dans le cadre du séminaire des lundis de LIDILE, organisation de la conférence de François Heenen de l’Université d’Islande : « Que communiquent les temps verbaux ? ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du comité de lecture de la revue CORELA (Cognition, Représentation, Langage), depuis 2014.</w:t>
+        <w:t xml:space="preserve">2022 : Participation à l’organisation du Séminaire final Projet DECLAME’FLE, LIDILE-R2, UAM Pologne, UMB, Slovaquie qui devait se tenir initialement le 8-9 juillet 2022, Banska Bystrica, Slovaquie mais qui a eu lieu en juin 2022 à Rennes à cause de l’éclatement de la guerre en Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du comité de lecture de la revue internationale Neofilolog, depuis 2020.</w:t>
+        <w:t xml:space="preserve">Mai 2022 : responsable scientifique du 35e colloque du CERLICO : « Dire et redire : bis repetita », Université Rennes 2. Participation au comité d’organisation et au comité scientifique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trésorière de l’association &amp;quot;Conscila&amp;quot;, Confrontation en Sciences du Langage, site internet: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">Mars 2020 : En collaboration avec Richard Élisabeth et Bourvon Marie-Françoise (2020). Séminaire « Didactique de la littérature », projet DECLAME’FLE, 23-27 mars, Poznań, Pologne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Novembre 2019 : En collaboration avec Duffé Montalván Aura Luz, Cloarec Nicole. Organisation de la journée d’étude : Langue2.0, développement et exploitation du numérique en linguistique appliquée, LIDILE, Rennes, 14 novembre 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2019 : Membre du comité scientifique DNC#3, 3ème Congrès de DiscourseNet en collaboration avec l'Association Latino-américaine d'Etudes sur le Discours (ALED) - Savoir et Pouvoir dans un Monde Polycentrique: les discours aux prismes des langues, des cultures et des espaces (11-14 septembre 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Janvier 2019 : Responsable scientifique du colloque l’Apprenant en Langues et dans les métiers de la Traduction, 30, 31 janvier et 1 février 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décembre 2018 : en collaboration avec Richard Élisabeth : « Ressources Linguistiques et Didactique des Langues », organisées par les doctorants de LIDILE, en collaboration avec deux conférencières invitées : Virginie André (ATILF UMR 7118 – Université de Lorraine) et Carole Étienne (ICAR UMR 5191 – ENS Lyon); intervention sur les ressources Fleuron et Clapi-FLE et atelier numérique d’expertise de corpus. 6 et 7 décembre 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2018 : Membre du comité scientifique journée d’étude  sur le prédicat organisée par Audrey Roig, 13-14 septembre 2018 : colloque international Le Prédicat. Enjeux linguistiques et didactiques, Université Paris Descartes, France.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Décembre 2017 Organisation d’une journée d’études « la linguistique au cœur de la formation », 8 décembre 2017. Hommage à Marie-Claude Le Bot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017-2021 Trésorière de l’association &amp;quot;Conscila&amp;quot;, Confrontation en Sciences du Langage, site internet: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://conscila.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projets interdisciplinaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DECLICS, avec Mylène Blasco et Emmanuèle Auriac-Slusarczyk, Université de Clermont-Ferrand.</w:t>
+        <w:t xml:space="preserve">Depuis le début de mon recrutement, je participe à différents projets multi et interdisciplinaires visant à croiser les recherches et les éclairages de différentes disciplines universitaires autour de thématique artistique, médical ou juridique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CANASTIG, avec Laurent Rousvoal et Josépha Dirringer (IODE), membre du comité éthique.</w:t>
+        <w:t xml:space="preserve">Ainsi, de 2014 à 2022 je participe au programme financé COLOR2 et COLOR3, ainsi qu’au programme MACHROAPI avec Isabelle et Pierre Ingrand (CHU Poitiers), Ludovic Gaussot, Nicolas Palierne (GRESCO Poitiers), Élisabeth Richard et Fabienne Moreau (LIDILE Rennes 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LaNoPAle, Faculté de Droit et de Sciences Politiques, dirigé par Laurent Rousvaol (IODE), Université Rennes 1, avec Sandrine Turgis, Élisabeth Richard, Fabienne Moreau et Sébastien Motta.</w:t>
+        <w:t xml:space="preserve">2015- Participation ponctuelle au Projet Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), projet multi-disciplinaire regroupant des chercheurs en esthétique, en philosophie et histoire de l’art: Rennes 2 : EA APP, EA HCA + GIS-ACA, chercheurs en informatique ; Rennes 1 : Equipe LinkMedia (IRISA), chercheurs en linguistique et traitement automatique des langues Rennes 2 : EA LIDILE, avec Élisabeth Richard et Fabienne Moreau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">COLOR2 et COLOR3 avec Isabelle et Pierre Ingrand, Ludovic Gaussot et Nicolas Palierne, Élisabeth Richard et Fabienne Moreau.</w:t>
+        <w:t xml:space="preserve">En 2016 et jusqu’en 2019, je rejoins DECLICS un programme de l’ANR porté par Mylène Blasco et Emmanuèle Auriac-Slusarczyk de l’Université de Clermont-Ferrand, visant à améliorer la qualité des échanges entre les soignants et les patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">De 2017 à 2019, le projet LaNoPAle de la Faculté de Droit et de Sciences Politiques, dirigé par Laurent Rousvoal du laboratoire IODE se tient à l’Université Rennes 1. Participants : Sandrine Turgis, Élisabeth Richard, Griselda Drouet, Fabienne Moreau et Sébastien Motta, sur un financement de la Maison des Sciences de l’Homme en Bretagne. Ce projet vise à approfondir la compréhension et l’évaluation de la notion de « matière pénale » dans les textes de la Cour Européenne des Droits de l’Homme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En 2018, Laurent Rousvoal et Josépha Dirringer (IODE, Université Rennes 1) m’invitent également à participer au projet CANASTIG (Catégorisation, naturalisation, stigmatisation), financé par la Maison des Sciences de l’Homme en Bretagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches contribuent également à étayer des analyses ayant des retombées pour la Didactique du FLE en lien direct avec l’axe DILEM (Didactique des langues et multimédia) de l’unité de recherche LIDILE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je participe également à l’élaboration et l’alimentation en continue du corpus CIL (Corpus InterLangues) en finalisation et dépôt sur la plateforme Human-Num Nakala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Participation ponctuelle au Projet Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), projet multi-disciplinaire regroupant des chercheurs en esthétique, en philosophie et histoire de l’art: Rennes 2 : EA APP, EA HCA + GIS-ACA, chercheurs en informatique ; Rennes 1 : Equipe LinkMedia (IRISA), chercheurs en linguistique et traitement automatique des langues Rennes 2 : EA LIDILE, avec Élisabeth Richard et Fabienne Moreau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Développement de l’innovation et du transfert de technologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022-2027 Participation aux deux projets ANR interconnectés portés par Élisabeth Richard : Projet CPER Recherche Numérique CYMOCOD, sous-projet scientifique 3 ILE « Étude des environnements immersifs, interactifs et informels pour les langues étrangères », budget de 180k€ et 2022-2024 Projet PIA4 DEMOES-AIR, sous projet « Univers-L » budget de 1200k€.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-2024 : Participation au Work Package 2 de l’Erasmus+ Key action 2 : « KA2 TRIP », (Training and realizing innovations in Internationalisation at home pédagogies », regroupant les universités de Limerick (Irlande), Université Rennes 2 (France), Université Banska-Bystrica (Slovaquie), Université Europa Flensburg (Allemagne). Budget 101560€.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2019-2022 : Membre du comité de pilotage élargi du partenariat stratégique Erasmus+ (2019-1-FR01-KA203-062886) « DECLAME’FLE » (développement d’un espace collaboratif : littérature, apprentissage, Migration et Exil pour le FLE), budget de 180 000€.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expertise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">depuis 2026 Membre du comité de lecture de la revue scientifique Mélanges francophones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2019 Membre du comité de lecture pour l'ouvrage &amp;quot;Le français innovant&amp;quot;, édité par Federica Diémoz, Gaétane Dostie, Pascale Hadermann et Florence Lefeuvre, Peter Lang: Berlin, 2020, 400p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Septembre 2019 Membre du comité scientifique DNC#3, 3ème Congrès de DiscourseNet en collaboration avec l'Association Latino-américaine d'Etudes sur le Discours (ALED) - Savoir et Pouvoir dans un Monde Polycentrique: les discours aux prismes des langues, des cultures et des espaces (11-14 septembre 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018 Membre du comité scientifique journée d’étude  sur le prédicat organisée par Audrey Roig, 13-14 septembre 2018 : colloque international Le Prédicat. Enjeux linguistiques et didactiques, Université Paris Descartes, France.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">depuis 2017 Membre relectrice du comité de lecture pour la revue polonaise multilingue Neofilolog (Société polonaise des Néophilologues), 4 articles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">depuis 2014 Membre du comité de lecture de la revue CORELA (Cognition, Représentation, Langage), depuis 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre relectrice du comité de lecture pour la revue Linguistique de l’Écrit, numéro 3, 1 article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre relectrice du comité de lecture pour la revue Discours, numéro 28, 1 article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre relectrice du comité de lecture de la revue Langages, Varia, 1 article</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrats de recherche évalués suite à appel à projet, participation à des programmes scientifiques financés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">**Collaboratrice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lauréat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017-2020-22 « Programme d’amélioration du dépistage familial du Cancer Colorectal / A program for improved family screening for Colorectal Cancer », Projet INCA (Institut National du CAncer) « Recherche interventionnelle en santé des populations : agir à tous les temps du cancer ». Pierre Ingrand (resp.) 215 280 euros. 48 mois. Unité d’épidémiologie – registre des cancers, Inserm, CIC 802, CHU de Poitiers, Faculté de médecine et de pharmacie de Poitiers, LIDILE EA 3874 Rennes 2. (P. Ingrand, Resp., I. Ingrand, CHU Poitiers, Gaussot L., GRESCO U. Poitiers, Richard E., Drouet G., Moreau F. LIDILE EA3874 U. Rennes 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017-2019 « La notion de matière pénale. Analyse interdisciplinaire d’un objet de droit européen » Projet LaNoPale – MSHB – Rousvoal Laurent (resp.), 6 000 euros. 24 mois. Turgis S. IODE UMR 6262, Rennes 1 ; Richard E., Drouet G. Moreau F., LIDILE EA 3874 Rennes 2.Aucher, G. IRISA UMR 6074, Rennes 1, S. Motta, Rennes 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017-2019-21 « Les parcours de vie et de soin de patients atteints de cancer colorectal avant 65 ans et de leurs proches » (Projet MACHROAPI-Cancer / Ligue contre le Cancer), Gaussot L., GRESCO U. Poitiers, P. Ingrand, Epidémiologie et Biostatistique, Registre des Cancers, INSERM CIC 1402 (resp.) ; 345 600 euros. 36 mois. Richard E., Moreau F., Drouet G., LIDILE EA 3874, U. Rennes 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2016-2019 « Dispositifs d’étude clinique sur les Corpus santé » (Projet DECLICS), unités de recherche en SHS (LRL, ACTé) et en Médecine (NPsy-Sydo et PEPRADE), Université Clermont-Ferrand ; projet structurant MSH Auvergne, Région Auvergne ; Richard E., Moreau F., Drouet G., LIDILE EA 3874, U. Rennes 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GAMEland (“Gamification Assets for Multisensorial Educative tools in Language learning using co- creation for addressing Needs and Desires of students” – KA220-HED – Cooperation partnerships in higher education, ERASMUS+), U. Naples Federico II, Italie (porteur), U. Rennes, France, U. Poznań, Pologne, U. de Burdur, Turquie, U. polytechnique de Lviv, Ukraine, SMAT SRL, Italie. Soumis en mars 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Soumis non retenus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2020 ANR « REACTIF » porteure Virginie ANDRE, Atilf Université de Nancy, (accepté en Étape 1) et 2021 ANR « INTERAGIR », porteure Virginié ANDRE, Altif, Université de Nancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valorisation scientifique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022-2023 Projet artistique Ateliers du Vent « la super-chercherie » mené par Maud Jégard, Adrien Ordonneau, Cécile Cayrel et Elise Guihard. Participation au Comité de suivi interdisciplinaire du projet en tant qu'observatrice critique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018-2019 &amp;quot;Art et Linguistique&amp;quot;, collaboration préliminaire à l'élaboration du Tarot Poétique de l'artiste Johanna Rocard, oeuvre/performance proposée par l'artiste aux Champs Libres à Rennes en 2018 et lors du Festival Dangereuses Lectrices en 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Octobre 2018 - Village des sciences, Rennes Métropôle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mars 2018 - Participation au projet artistique « Conversation » animé par l’artiste performeuse Élise Guihard, présentation d’une  MJC du Grand Cordel, Rennes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Juillet 2017 -Visite de Traverse à La Criée, centre d’Art contemporain : point de vue d’une linguiste sur le travail de l’artiste Julien Bismuth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -367,700 +696,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures communicationnelles des spécialistes en médecine générale dans le dépistage familial du cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. 37 (2), pp.101-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.252.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la contradiction en français, à l'oral : un motif discursif dynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Refigurer..les figures : de la parure du langage aux outils de persuasion., XVII (20), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sur le risque familial de cancer colorectal : regards croisés sur l’efficacité d’une intervention personnalisée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’analyse lexicométrique au service du corpus DECLICS2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Education, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.107-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026299v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse lexicométrique au service du corpus DECLICS2016</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Repérer et analyser formellement le dire indirect » Compte-rendu de lecture de l'ouvrage de Sophie Anquetil: Représentation et traitement des actes de langage indirects, Collection Domaines Linguistiques, Paris, Classiques Garnier, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Richard</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-05493313v1</w:t>
+                <w:t xml:space="preserve">hal-02479756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Repérer et analyser formellement le dire indirect » Compte-rendu de lecture de l'ouvrage de Sophie Anquetil: Représentation et traitement des actes de langage indirects, Collection Domaines Linguistiques, Paris, Classiques Garnier, 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Information sur le risque familial de cancer colorectal : regards croisés sur l’efficacité d’une intervention personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial (2), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02479756v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation, négociation et progression discursive dans le débat radiophonique. Enjeux pour le développement de l’enseignement/apprentissage de la compétence discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (2), pp.47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/strop.2017.442.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216 (10), pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1070,2607 +1399,2607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs discursifs et enseignement-apprentissage du FLE: une réalité langagière &amp;quot;hors-norme&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Millán Destais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jun 2025, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethos et répétition-écho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La répétition en discours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes / LIDILEM, Oct 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclaircir les noms d’îles en Thaïlande dans les discours touristiques plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunanya Buaprommat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les multiples facettes du français et son enseignement au 21e siècle : plurilinguisme, pluriculturalisme et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Thaïlandaise des Professeurs de Français (ATPF), 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la contradiction : une figure dynamique du discours oral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Corpus InterLangue, un corpus bilingue comparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refigurer … les figures : de la parure du langage aux outils de persuasion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriela Scripnic, Alina Ganea, Mar 2022, Galați, Roumanie</w:t>
+              <w:t xml:space="preserve">JECA 2022 : Journée d'étude autour des corpus d'apprenants - Constitution de corpus écrits d'apprenants en contexte universitaire : Pratiques, enjeux et perspectives acquisitionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626050v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corpus InterLangue, un corpus bilingue comparable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mise en scène de la contradiction : une figure dynamique du discours oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECA 2022 : Journée d'étude autour des corpus d'apprenants - Constitution de corpus écrits d'apprenants en contexte universitaire : Pratiques, enjeux et perspectives acquisitionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Refigurer … les figures : de la parure du langage aux outils de persuasion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriela Scripnic, Alina Ganea, Mar 2022, Galați, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670081v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation de la journée d’étude « Recherche, développement et exploitation du numérique en linguistique appliquée » (LIDILE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baize-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Luz Duffé-Montalvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue 2.0 : Recherche, développement et exploitation du numérique en linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE (axes DILEM, TRASILT, ELIA), Nov 2019, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Contredire avec &amp;quot;en même temps&amp;quot; : de la conciliation au cheval de Troie discursif»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Net 23, Journée d’études « Discours Power and mind, between reason and emotions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Desoutter, Gabriella Carobbio, Aurora Fragonara, Discourse Net (DN23), Université degli studi di Bergamo, Jun 2019, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cappeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Advocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du colloque « L’apprenant en langue et dans les métiers de la traduction : source d’interrogations et de perspectives » (LIDILE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baize-Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Luz Duffé-Montalvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprenant en langues et dans les métiers de la traduction : source d’interrogations et de perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE, Jan 2019, Rennes EHESP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal: analyse lexicométrique et cartographie interactive des références »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Turgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANGUE 2.0 : RECHERCHE, DEVELOPPEMENT ET EXPLOITATION DU NUMERIQUE EN LINGUISTIQUE APPLIQUEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILE EA3874, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse linguistique d’un corpus de Droit pénal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « la notion de matière pénale, analyse interdisciplinaire d’un objet et de science du droit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Rousvoal, projet LaNoPale, Faculté de Droit et de Sciences Politiques, université de Rennes 1., Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mise en scène de la contradiction à l’oral, dire et en même temps (se) contredire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Staging contradiction in French: a peculiar discursive phenomenon”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La linguistique au cœur de la formation, Journée d’étude en hommage à Marie Claude Le Bot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Betina Schnabel, Griselda Drouet, MSHB, LIDILE EA 3874, Université Rennes 2, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Contradiction Studies: Mapping the Field. Inaugural Conference on Concepts of Contradictions in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Schmidt-Brücken, Discourse Net, Worlds of Contradiction, University of Bremen, Feb 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479602v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging contradiction in French: a peculiar discursive phenomenon”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse lexicométrique du corpus DECLICS : une approche quantitative et qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contradiction Studies: Mapping the Field. Inaugural Conference on Concepts of Contradictions in the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Schmidt-Brücken, Discourse Net, Worlds of Contradiction, University of Bremen, Feb 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’études DECLICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Université Auvergne-Rhône Alpes, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479479v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02034758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicométrique du corpus DECLICS : une approche quantitative et qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A cross-over medical-sociological-linguistic study: when discourse analysis supports medical researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études DECLICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH-Université Auvergne-Rhône Alpes, Dec 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">DiscourseNet Congress #2, Interdisciplinary Discourse Studies, Theory and Practice #DNC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warwick, Sep 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02034758v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02038574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-over medical-sociological-linguistic study: when discourse analysis supports medical researches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« La mise en scène de la contradiction à l’oral, dire et en même temps (se) contredire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiscourseNet Congress #2, Interdisciplinary Discourse Studies, Theory and Practice #DNC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Warwick, Sep 2017, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">La linguistique au cœur de la formation, Journée d’étude en hommage à Marie Claude Le Bot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Betina Schnabel, Griselda Drouet, MSHB, LIDILE EA 3874, Université Rennes 2, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02038574v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation, négociation et progression discursive dans le débat radiophonique. Enjeux pour le développement de l'enseignement/apprentissage de la compétence discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Internationale Perspectives discursives dans le développement de la compétence de communication en langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Adam Mickiewicz, Institut de Philologie Romane, Oct 2016, Poznan, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps, marqueur à rebours de corrélation énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La corrélation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse linguistique et discursive des corpus médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études DECLICS Dispositifs d'Études Cliniques sur les Corpus Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Auvergne-Rhône Alpes, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la contradiction à l’oral: un processus discursif singulier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Dire la contradiction : entre ajustement énonciatif et modulation de la réfutation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARG-AGE 2015: Argumentation &amp; Langage
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Romand de Recherche sur l’Argumentation (CoRREa), Sep 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international : « Linéarité et interprétation 2 », 29e Colloque du CerLiCO Approximation, modulation, ajustement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO, LIDILE (EA 3874), CIREFE, Université Rennes 2, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479714v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réalisation de la coloscopie chez les individus à risque élevé de cancer colorectal en raison d’antécédents familiaux : étude randomisée multicentrique d’une intervention personnalisée v utilisation d’une plaquette-support standard (COLOR2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Estudio sobre Sistemas y Estrategias de Afirmación en la Interacción = Systèmes et stratégies d’affirmation dans l’interaction, approche descriptive et contrastive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Salerno; Université Paris Ouest Nanterre La Défense, Apr 2015, Salerno, Italie</w:t>
+              <w:t xml:space="preserve">Journée d’études thématique : "Le Rôle du Proche en Cancérologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jan 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051820v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire la contradiction : entre ajustement énonciatif et modulation de la réfutation »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de discours et discours de critique : une rencontre fructueuse. Projet multidisciplinaire Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), corpus Nicolas Bourriaud, Esthétique relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Linéarité et interprétation 2 », 29e Colloque du CerLiCO Approximation, modulation, ajustement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO, LIDILE (EA 3874), CIREFE, Université Rennes 2, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "les lundis de LIDILE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE EA 3874, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479039v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de la coloscopie chez les individus à risque élevé de cancer colorectal en raison d’antécédents familiaux : étude randomisée multicentrique d’une intervention personnalisée v utilisation d’une plaquette-support standard (COLOR2).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mise en scène de la contradiction à l’oral: un processus discursif singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études thématique : "Le Rôle du Proche en Cancérologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Jan 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque ARG-AGE 2015: Argumentation &amp; Langage
+, marqueurs linguistiques, processus discursifs, opérations cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Romand de Recherche sur l’Argumentation (CoRREa), Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051831v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de discours et discours de critique : une rencontre fructueuse. Projet multidisciplinaire Monade (Méthodes et Outils Numériques pour la recherche en Art, Design et Esthétique), corpus Nicolas Bourriaud, Esthétique relationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Confirmer pour mieux détourner : marqueurs d’acceptation et modalités de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "les lundis de LIDILE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILE EA 3874, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Jornadas de Estudio sobre Sistemas y Estrategias de Afirmación en la Interacción = Systèmes et stratégies d’affirmation dans l’interaction, approche descriptive et contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Salerno; Université Paris Ouest Nanterre La Défense, Apr 2015, Salerno, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481918v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : un marqueur double ? De la simultanéité temporelle à la contradiction énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : À l’articulation du lexique de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La locution adverbiale &amp;quot; en fait &amp;quot; dans le discours scientifique : un double mouvement de réfutation et de dévoilement de la vérité ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Les mots stratégiques dans le discours »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le groupe de recherche Mots de la controverse et déconstruction des discours, Equipe d'Accueil EA 4249 HCTI, Université de Bretagne Occidentale, Apr 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction dans le discours : aporie logique ou singularité énonciative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : A Contrario De l'antonymie à la réfutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction dans le discours : aporie logique ou singularité énonciative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : A Contrario De l'antonymie à la réfutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRISCO, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La locution adverbiale &amp;quot;en fait&amp;quot; dans le discours: des emplois énonciatifs variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude « Les adverbes d’argumentation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA3958 IMAGER (Institut des Mondes Anglophone, Germanique et Roman), Paris-Est, Créteil-Val de Marne, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3680,98 +4009,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le problème du classement typologique d’un phénomène peu étudié en linguistique: la contradiction dans le discours à l’oral. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Jeunes Chercheurs en Linguistique - Les classifications en Linguistique : problèmes, méthodologie, enjeux, - Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3781,188 +4110,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Apprenant dans l’enseignement et dans l’apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Luz Duffé-Montalvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EME Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.396, 2023, Proximités – Didactique, Geneviève Geron; Deborah Meunier, 978-2-8066-3784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction en discours : une mise en scène énonciative singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.518, 2019, 978-2-406-06558-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3972,659 +4301,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging Contradiction in French Oral Speech: A Peculiar Discursive Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Febel, Gisela; Knopf, Kerstin; Nonhoff, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contradiction Studies – Exploring the Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.183-199, 2023, Contradiction Studies, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-37784-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : marqueur à rebours de corrélation énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Connexion corrélative. De la phrase au discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistique, n° 4 (Rencontres, n° 475), Classiques Garnier, p.119-131, 2021, 978-2-406-10493-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10493-3.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contredire avec &amp;quot;en même temps&amp;quot; : de la conciliation au cheval de Troie discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Carobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Fragonara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriella Carobbio (Éditeur de volume) Cécile Desoutter (Éditeur de volume) Aurora Fragonara (Éditeur de volume). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macht, Ratio und Emotion: Diskurse im digitalen Zeitalter / Pouvoir, raison et émotion: les discours à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 275, Peter Lang, 2020, 9783034342162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'approche personnalisée du dépistage familial du cancer colorectal : une recherche interdisciplinaire : sciences médicales, sociales et humaines / Coordination éditoriale de Ludovic Gaussot, Isabelle Ingrand, Élisabeth Richard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, 2018, 9782842877286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02026005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En même temps : un marqueur double ? De la simultanéité temporelle à la contradiction énonciative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique, grammaire, discours : les marqueurs discursifs / sous la direction de Gaétane Dostie et Florence Lefeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion Éditeur, pp.159-172, 2017, 978-2-7453-3574-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La locution adverbiale &amp;quot; en fait &amp;quot; dans le discours scientifique : un double mouvement de réfutation et de dévoilement de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.273-287, 2014, 978-2-908-195-40-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie énonciative singulière : la mise en scène de la contradiction dans le discours oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique de la contradiction / Jacques François, Pierre Larrivée, Dominique Legallois.. [et al.] (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E.-P. Lang, pp.295-308, 2013, 978-2-87574-053-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4634,147 +4963,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Programme d’amélioration du dépistage du cancer colorectal (COLOR3) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ingrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registre des cancers, Inserm, CIC 802, CHU de Poitiers, Faculté de médecine et de pharmacie de Poitiers, LIDILE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4784,100 +5113,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la contradiction à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05493018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4887,78 +5216,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et redire II : bis repetita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Bourvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,285 +5300,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Presses universitaires de Rennes, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclaircir les noms d’îles thaïlandaises dans les discours touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunanya Buaprommat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les multiples facettes du français et son enseignement au 21e siècle : plurilinguisme, pluriculturalité et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangkok, Thailande, Thaïlande. pp.81-97, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Griselda Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen-Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th Workshop on Natural Language Processing for Computer Assisted Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France. LiU Electronic Press, 2024, Linköping electronic conference proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5317,347 +5646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22EC183F"/>
-[...295 lines deleted...]
-    <w:nsid w:val="E147AE7E"/>
+    <w:nsid w:val="6CA2FCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5763,56 +5796,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5850,51 +5877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/griselda-drouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-381X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174224729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/griselda.drouet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conscila.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357325v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.442.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanya Buaprommat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02034758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02038574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37784-7_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carobbio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05103138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/griselda-drouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2498-381X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174224729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidile.recherche.univ-rennes2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/griselda.drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conscila.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Drouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ingrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.442.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mill&#225;n Destais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunanya Buaprommat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bourvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cloarec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Turgis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02034758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02038574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02042339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02051855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02052732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02183590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37784-7_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10493-3.p.0119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carobbio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Fragonara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02026005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01016211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02025164v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05103138v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Mallart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Yu Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>