--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -311,510 +311,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des violences conjugales chez les condamnés français</w:t>
+                <w:t xml:space="preserve">“Mythes” traditionnels et conception contemporaine de la violence conjugale : une étude par questionnaire avec des auteurs condamnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavedrine Marine</w:t>
+                <w:t xml:space="preserve">Marine Lavedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testé Benoît</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, 2023, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">3e Congrès international sur les études de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, 2023, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219114v1</w:t>
+                <w:t xml:space="preserve">hal-04219126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déni de reconnaissance de l'identité sociale : vécus et répercussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Da Silva</w:t>
+                <w:t xml:space="preserve">Judith De Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADRIPS, Journées thématiques Inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, 2023, Poitiers - France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mythes” traditionnels et conception contemporaine de la violence conjugale : une étude par questionnaire avec des auteurs condamnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
+                <w:t xml:space="preserve">Paternalistic and ally political discourses as similar predictors of pro-Roma solidarity through normative messages of moral inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Nariman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lavedrine</w:t>
+                <w:t xml:space="preserve">Boglarka Nyul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Lasticova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Poslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international sur les études de genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, 2023, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the EASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Psychology, 2023, Varsovie (Warsaw), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219126v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternalistic and ally political discourses as similar predictors of pro-Roma solidarity through normative messages of moral inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Kende</w:t>
+                <w:t xml:space="preserve">Représentations des violences conjugales chez les condamnés français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Nariman</w:t>
+                <w:t xml:space="preserve">Lavedrine Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglarka Nyul</w:t>
+                <w:t xml:space="preserve">Testé Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lasticova</w:t>
+                <w:t xml:space="preserve">Benbouriche Massil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Poslon</w:t>
+                <w:t xml:space="preserve">Moulin Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the EASP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Social Psychology, 2023, Varsovie (Warsaw), France</w:t>
+              <w:t xml:space="preserve">Journées thématiques Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, 2023, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219161v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation? What mobilisation? How did the French society respond to the terrorist attacks in January 2015?</w:t>
               </w:r>
@@ -915,273 +915,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Social Psychology of Historic Grievances and Intergroup Conflict in the Age of ‘Radicalisation’?</w:t>
+                <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+                <w:t xml:space="preserve">Yara Mahfud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yechiel Klar</w:t>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la European Association of Social Psychology (EASP) Small Group Meeting 'Hommage à Serge Moscovici'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Etudes Avancées, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française ADRIPS CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918375v1</w:t>
+                <w:t xml:space="preserve">hal-02892878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is There a Social Psychology of Historic Grievances and Intergroup Conflict in the Age of ‘Radicalisation’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guimond</w:t>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Anier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
+                <w:t xml:space="preserve">Yechiel Klar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française ADRIPS CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Actes de la European Association of Social Psychology (EASP) Small Group Meeting 'Hommage à Serge Moscovici'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes Avancées, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radicalisation iceberg as threat and challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yechiel Klar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Processes of Radicalization and Polarization in the Context of Transnational Islamist Terrorism: Interdisciplinary Research and Public Implications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,303 +1200,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Allard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015766v1</w:t>
+                <w:t xml:space="preserve">hal-01015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Soulancé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015737v1</w:t>
+                <w:t xml:space="preserve">hal-01015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Parianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
@@ -1577,103 +1577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2178,723 +2178,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Put a Little Love in Your Heart”: Acceptance of Paternalistic and Ally Political Discourses Both Predict Pro‐Roma Solidarity Intentions Through Moral Inclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redefining domestic violence in France as a violation of human rights: coercive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Sam Nariman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pops.12877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gender-Based Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/239868021X16857023578423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217673v1</w:t>
+                <w:t xml:space="preserve">hal-04217129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining domestic violence in France as a violation of human rights: coercive control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Put a Little Love in Your Heart”: Acceptance of Paternalistic and Ally Political Discourses Both Predict Pro‐Roma Solidarity Intentions Through Moral Inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Sam Nariman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boglárka Nyúl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lavédrine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Lášticová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gender-Based Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (5), pp.1077-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1332/239868021X16857023578423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pops.12877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217129v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Are You Really From? Understanding Misrecognition From the Experiences of French and Dutch Muslim Women Students</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coercive control in children’s and mothers’ lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/jspp.9395⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 94 (2), pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.094.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217669v1</w:t>
+                <w:t xml:space="preserve">hal-04219106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coercive control in children’s and mothers’ lives</w:t>
+                <w:t xml:space="preserve">Violences conjugales - La notion de contrôle coercitif : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Boccabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusil Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Roselyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jourdain Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (9), pp.476-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219106v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales - La notion de contrôle coercitif : état des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences au sein du couple : pour une consécration pénale du contrôle coercitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (9), pp.476-479</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219107v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences au sein du couple : pour une consécration pénale du contrôle coercitif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Muller-Lagarde</w:t>
+                <w:t xml:space="preserve">Where Are You Really From? Understanding Misrecognition From the Experiences of French and Dutch Muslim Women Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard Feddes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertjan Doosje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.201-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/jspp.9395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674672v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity misrecognition and attitudes toward the French mainstream society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les électeurs de Marine Le Pen votent ils par peur et par haine ? Ce qu'en disent les psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HuffingtonPost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchat P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,103 +3593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mahfud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.203-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les attentats s’infiltrent dans notre quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slate.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3783,51 +3783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'à quand aurons nous peur après les attentats du 13 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HuffingtonPost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentats à Paris : la peur collective se répand. En la partageant, on la rend supportable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3921,51 +3921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentalité conspirationniste, socialisation, radicalisation. Réflexion théorique et illustration empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (II), pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4301,51 +4301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et injustice dans leurs contextes : apports récents de la théorie des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Juárez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103 (3), pp.415-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4392,51 +4392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,285 +4468,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication personnelle, variable explicative majeure de la pensée sociale . Quelques rappels du modèle tridimensionnel proposé par M.-L. Rouquette</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Summary of the Publications Appearing in ERAP from 2009 to 2011, Including Some Notable Developments That Have Emerged during This Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geldart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Socială</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473282v1</w:t>
+                <w:t xml:space="preserve">hal-01473280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Summary of the Publications Appearing in ERAP from 2009 to 2011, Including Some Notable Developments That Have Emerged during This Period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'implication personnelle, variable explicative majeure de la pensée sociale . Quelques rappels du modèle tridimensionnel proposé par M.-L. Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01473280v1</w:t>
+                <w:t xml:space="preserve">hal-01473282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette et le modèle de l'architecture de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, conformité et processus minoritaire. Une étude de cas à propos de la responsabilité civique en système démocratique vs. totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pachtchenko-de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,260 +4882,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Black Sheep Effect to Reveal Normative Stakes: The Example of Alcohol Drinking Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+                <w:t xml:space="preserve">Christine Roland-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.297-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473306v1</w:t>
+                <w:t xml:space="preserve">hal-04217670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Using the Black Sheep Effect to Reveal Normative Stakes: The Example of Alcohol Drinking Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Roland-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217670v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roland‐lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (3), pp.297-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370400v1</w:t>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Threat. Lay Thinking about Terrorism and the Three Dimensional Model of Personal Involvement : A Social Psychological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,282 +5314,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La crise, les crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.389-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.087.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473309v1</w:t>
+                <w:t xml:space="preserve">hal-01473312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise, les crises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.389-392. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.087.0389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473312v1</w:t>
+                <w:t xml:space="preserve">hal-01473309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixième Conférence Internationale sur les Représentations Sociales. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idan Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5627,90 +5627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5746,187 +5746,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk-related practice and Personal Involvement Impact Its Social Representations?</w:t>
+                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk‐related Practice and Personal Involvement Impact Its Social Representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel‐louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10, pp.555-581</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.555-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669870701338064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00472927v1</w:t>
+                <w:t xml:space="preserve">hal-04217671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk‐related Practice and Personal Involvement Impact Its Social Representations?</w:t>
+                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk-related practice and Personal Involvement Impact Its Social Representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel‐louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (4), pp.555-581. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10, pp.555-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669870701338064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217671v1</w:t>
+                <w:t xml:space="preserve">halshs-00472927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux sont tombés... pile ! Éléments de l'histoire du risque référés à l'histoire et aux idéologies de l'humanité. Un regard psychosocial</w:t>
               </w:r>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le fil de soie de la légalité » : une illustration du lien entre l'organisation normative du pouvoir et une catégorie fondamentale de la sociabilité. Représentations sociales de l'injustice en système totalitaire et post-totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meri Smbatyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,64 +6307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement, peurs collectives et représentations sociales. Illustration empirique d'une taxinomie des peurs collectives proposée par M.-L. Rouquette (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'implication personnelle dans l'expression de la pensée sociale sur les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouquette, Michel-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.159-187, 2009</w:t>
@@ -6764,90 +6764,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie de chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7082,51 +7082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A37F2B6"/>
+    <w:nsid w:val="789DF9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gruev-vintila-andreea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0955-6438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavedrine Marine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Test&#233; Beno&#238;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouriche Massil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Val&#233;rie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Jong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lavedrine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kende" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nariman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Nyul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lasticova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Poslon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechiel Klar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejean de la B&#226;tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00115-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muresan-Vintila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sam Nariman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Ny&#250;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#225;&#353;ticov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12877" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lav&#233;drine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/239868021X16857023578423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Jong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Feddes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertjan Doosje" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.094.0177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boccabella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusil Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Roselyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03201301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Auslander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Smbatyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grig Havarneanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Juarez-Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Ju&#225;rez Romero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.103.0415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geldart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KHKPH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pachtchenko-de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.764" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F43738262E3518DF62BD6DDA6837A23EC248134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pecly Wolter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0389" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Balan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;louis Rouquette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870701338064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/controle-coercitif-au-coeur-violence-conjugale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Havarneanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moscovici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.432" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gruev-vintila-andreea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0955-6438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lavedrine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Jong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nariman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Nyul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lasticova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Poslon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavedrine Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Test&#233; Beno&#238;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouriche Massil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Val&#233;rie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechiel Klar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejean de la B&#226;tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00115-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muresan-Vintila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lav&#233;drine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/239868021X16857023578423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sam Nariman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Ny&#250;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#225;&#353;ticov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.094.0177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boccabella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusil Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Roselyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Feddes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertjan Doosje" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03201301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Auslander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Smbatyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grig Havarneanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Juarez-Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Ju&#225;rez Romero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.103.0415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geldart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KHKPH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pachtchenko-de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.764" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F43738262E3518DF62BD6DDA6837A23EC248134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pecly Wolter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Balan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;louis Rouquette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870701338064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/controle-coercitif-au-coeur-violence-conjugale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Havarneanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moscovici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.432" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>