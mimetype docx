--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -311,260 +311,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mythes” traditionnels et conception contemporaine de la violence conjugale : une étude par questionnaire avec des auteurs condamnés</w:t>
+                <w:t xml:space="preserve">Le déni de reconnaissance de l'identité sociale : vécus et répercussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
+                <w:t xml:space="preserve">Caroline Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lavedrine</w:t>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith De Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international sur les études de genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, 2023, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">ADRIPS, Journées thématiques Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, 2023, Poitiers - France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219126v1</w:t>
+                <w:t xml:space="preserve">hal-04219113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déni de reconnaissance de l'identité sociale : vécus et répercussions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Mythes” traditionnels et conception contemporaine de la violence conjugale : une étude par questionnaire avec des auteurs condamnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+                <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lavedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADRIPS, Journées thématiques Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, 2023, Poitiers - France, France</w:t>
+              <w:t xml:space="preserve">3e Congrès international sur les études de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, 2023, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219113v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternalistic and ally political discourses as similar predictors of pro-Roma solidarity through normative messages of moral inclusion</w:t>
               </w:r>
@@ -675,51 +675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des violences conjugales chez les condamnés français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavedrine Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,273 +915,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
+                <w:t xml:space="preserve">Is There a Social Psychology of Historic Grievances and Intergroup Conflict in the Age of ‘Radicalisation’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Mahfud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guimond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
+                <w:t xml:space="preserve">Yechiel Klar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française ADRIPS CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Actes de la European Association of Social Psychology (EASP) Small Group Meeting 'Hommage à Serge Moscovici'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes Avancées, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892878v1</w:t>
+                <w:t xml:space="preserve">hal-02918375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Social Psychology of Historic Grievances and Intergroup Conflict in the Age of ‘Radicalisation’?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mahfud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yechiel Klar</w:t>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la European Association of Social Psychology (EASP) Small Group Meeting 'Hommage à Serge Moscovici'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Etudes Avancées, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française ADRIPS CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918375v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radicalisation iceberg as threat and challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yechiel Klar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Processes of Radicalization and Polarization in the Context of Transnational Islamist Terrorism: Interdisciplinary Research and Public Implications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Sam Nariman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boglárka Nyúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lášticová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,64 +2837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity misrecognition and attitudes toward the French mainstream society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les électeurs de Marine Le Pen votent ils par peur et par haine ? Ce qu'en disent les psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HuffingtonPost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchat P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,103 +3593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance culturelle, perception du multiculturalisme et préjugés envers les immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mahfud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.203-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les attentats s’infiltrent dans notre quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slate.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3783,51 +3783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'à quand aurons nous peur après les attentats du 13 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HuffingtonPost</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3852,51 +3852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentats à Paris : la peur collective se répand. En la partageant, on la rend supportable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3921,51 +3921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentalité conspirationniste, socialisation, radicalisation. Réflexion théorique et illustration empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (II), pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3984,217 +3984,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t>
+                <w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473262v1</w:t>
+                <w:t xml:space="preserve">hal-04111908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t>
+                <w:t xml:space="preserve">Validation française de l'échelle de prise en considération des conséquences futures de nos actes (CFC-14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintilla</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.35-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111908v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le fil de soie de la légalité » : une illustration du lien entre l'organisation normative du pouvoir et une catégorie fondamentale de la sociabilité. Représentations sociales de l'injustice en système totalitaire et post-totalitaire</w:t>
               </w:r>
@@ -4301,51 +4301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et injustice dans leurs contextes : apports récents de la théorie des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Juárez Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103 (3), pp.415-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4392,51 +4392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,285 +4468,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Summary of the Publications Appearing in ERAP from 2009 to 2011, Including Some Notable Developments That Have Emerged during This Period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'implication personnelle, variable explicative majeure de la pensée sociale . Quelques rappels du modèle tridimensionnel proposé par M.-L. Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473280v1</w:t>
+                <w:t xml:space="preserve">hal-01473282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication personnelle, variable explicative majeure de la pensée sociale . Quelques rappels du modèle tridimensionnel proposé par M.-L. Rouquette</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Summary of the Publications Appearing in ERAP from 2009 to 2011, Including Some Notable Developments That Have Emerged during This Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desmette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geldart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Socială</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette et le modèle de l'architecture de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, conformité et processus minoritaire. Une étude de cas à propos de la responsabilité civique en système démocratique vs. totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pachtchenko-de Préville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,260 +4882,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Using the Black Sheep Effect to Reveal Normative Stakes: The Example of Alcohol Drinking Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Roland-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217670v1</w:t>
+                <w:t xml:space="preserve">hal-01473306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Black Sheep Effect to Reveal Normative Stakes: The Example of Alcohol Drinking Contexts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.297-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01473306v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roland‐lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (3), pp.297-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370400v1</w:t>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Threat. Lay Thinking about Terrorism and the Three Dimensional Model of Personal Involvement : A Social Psychological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,282 +5314,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise, les crises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.389-392. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473312v1</w:t>
+                <w:t xml:space="preserve">hal-01473309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La crise, les crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.389-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.087.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473309v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixième Conférence Internationale sur les Représentations Sociales. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idan Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,187 +5746,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk‐related Practice and Personal Involvement Impact Its Social Representations?</w:t>
+                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk-related practice and Personal Involvement Impact Its Social Representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel‐louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (4), pp.555-581. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 10, pp.555-581</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217671v1</w:t>
+                <w:t xml:space="preserve">halshs-00472927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk-related practice and Personal Involvement Impact Its Social Representations?</w:t>
+                <w:t xml:space="preserve">Social Thinking about Collective Risk: How Do Risk‐related Practice and Personal Involvement Impact Its Social Representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel‐louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10, pp.555-581</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10 (4), pp.555-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669870701338064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472927v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux sont tombés... pile ! Éléments de l'histoire du risque référés à l'histoire et aux idéologies de l'humanité. Un regard psychosocial</w:t>
               </w:r>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le fil de soie de la légalité » : une illustration du lien entre l'organisation normative du pouvoir et une catégorie fondamentale de la sociabilité. Représentations sociales de l'injustice en système totalitaire et post-totalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meri Smbatyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,51 +6234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif. Repérer les violences au sein du couple dans les interactions et le rapport de pouvoir entre l’auteur et la victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’emprise et les violences au sein du couple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.277-290, 2021, 9782247207879</w:t>
@@ -6307,64 +6307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement, peurs collectives et représentations sociales. Illustration empirique d'une taxinomie des peurs collectives proposée par M.-L. Rouquette (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pecly Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'implication personnelle dans l'expression de la pensée sociale sur les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouquette, Michel-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.159-187, 2009</w:t>
@@ -7082,51 +7082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="789DF9D2"/>
+    <w:nsid w:val="AC9437BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7313,51 +7313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gruev-vintila-andreea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0955-6438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lavedrine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Jong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nariman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Nyul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lasticova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Poslon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavedrine Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Test&#233; Beno&#238;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouriche Massil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Val&#233;rie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechiel Klar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejean de la B&#226;tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00115-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muresan-Vintila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lav&#233;drine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/239868021X16857023578423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sam Nariman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Ny&#250;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#225;&#353;ticov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.094.0177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boccabella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusil Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Roselyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Feddes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertjan Doosje" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03201301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Auslander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Smbatyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grig Havarneanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Juarez-Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Ju&#225;rez Romero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.103.0415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geldart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KHKPH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pachtchenko-de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.764" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F43738262E3518DF62BD6DDA6837A23EC248134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pecly Wolter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Balan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;louis Rouquette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870701338064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/controle-coercitif-au-coeur-violence-conjugale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Havarneanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moscovici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.432" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gruev-vintila-andreea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0955-6438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith De Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bender" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lavedrine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nariman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boglarka Nyul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lasticova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Poslon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavedrine Marine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Test&#233; Beno&#238;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benbouriche Massil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Val&#233;rie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratinaud P." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios N." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macovei I." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechiel Klar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mahfud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejean de la B&#226;tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00115-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muresan-Vintila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.07.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lav&#233;drine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/239868021X16857023578423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sam Nariman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Ny&#250;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#225;&#353;ticov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.094.0177" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boccabella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusil Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Roselyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdain Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Muller-Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith de Jong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Feddes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertjan Doosje" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000549" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03201301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Auslander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Smbatyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grig Havarneanu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Juarez-Romero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Ju&#225;rez Romero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.103.0415" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geldart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.01.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08KHKPH7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pachtchenko-de Pr&#233;ville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.764" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F43738262E3518DF62BD6DDA6837A23EC248134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pecly Wolter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0389" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Balan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;louis Rouquette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870701338064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/controle-coercitif-au-coeur-violence-conjugale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Havarneanu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moscovici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Codaccioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.432" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04218988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>