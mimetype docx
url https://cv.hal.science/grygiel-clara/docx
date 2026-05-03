--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -220,161 +220,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
+                <w:t xml:space="preserve">Takahiro Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">Maulik K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.120581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101868v1</w:t>
+                <w:t xml:space="preserve">hal-04790455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal-Plane Pores Activate Monolayer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; for the Hydrogen Evolution Reaction</w:t>
               </w:r>
@@ -412,1828 +412,1828 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (5), pp.3768-3776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.4c07970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range order in ion irradiated fluorite structural derivatives in Sc2O3-HfO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of swift heavy ions irradiation on the microstructural and electrochemical properties of vanadium nitride thin films for micro-supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masanari Iwasaki</w:t>
+                <w:t xml:space="preserve">Allan Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maulik K. Patel</w:t>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Charlotte Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 284, pp.120581. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 539, pp.146963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790455v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of swift heavy ions irradiation on the microstructural and electrochemical properties of vanadium nitride thin films for micro-supercapacitors</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Lebreton</w:t>
+                <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Douard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">G. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+                <w:t xml:space="preserve">A. Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bodin</w:t>
+                <w:t xml:space="preserve">A. Dujarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146963⟩</w:t>
+              <w:t xml:space="preserve">Nano Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229310v1</w:t>
+                <w:t xml:space="preserve">hal-04922995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and chemical studies of the nanoscale modifications induced by swift heavy ion irradiation in SrTiO 3 at grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sow</w:t>
+                <w:t xml:space="preserve">Mohammad S Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baillard</w:t>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dujarrier</w:t>
+                <w:t xml:space="preserve">Tagi Tagiyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Goodwin</w:t>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (50), pp.e09004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202509004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922995v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical studies of the nanoscale modifications induced by swift heavy ion irradiation in SrTiO 3 at grazing incidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pierron</w:t>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagi Tagiyev</w:t>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Blond</w:t>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillous</w:t>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (50), pp.e09004. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202509004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440370v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-event transient in Body-Contacted PDSOI technology: compact modeling and statistical experimental calibration</w:t>
+                <w:t xml:space="preserve">Computational insights from the thermal spike model into mesoporous silica behavior during swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Rostand</w:t>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lambert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3367495⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 556, pp.165512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556328v1</w:t>
+                <w:t xml:space="preserve">hal-04878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational insights from the thermal spike model into mesoporous silica behavior during swift heavy ion irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 556, pp.165512. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878576v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t>
+                <w:t xml:space="preserve">Applications of GANIL Research Activities and Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+                <w:t xml:space="preserve">Fanny Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Patricia Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
+                <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Eloïse Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Diane Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Technology Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/nuclscitechnolopenres.17612.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675798v1</w:t>
+                <w:t xml:space="preserve">hal-05387290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of GANIL Research Activities and Techniques</w:t>
+                <w:t xml:space="preserve">Exploring the combined effects of water immersion and ion irradiation on mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Farget</w:t>
+                <w:t xml:space="preserve">Pierre de Laharpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Roussel-Chomaz</w:t>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevalier</w:t>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Dessay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Doré</w:t>
+                <w:t xml:space="preserve">Mélanie Taron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Technology Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/nuclscitechnolopenres.17612.1⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371, pp.136791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387290v1</w:t>
+                <w:t xml:space="preserve">hal-04878569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the combined effects of water immersion and ion irradiation on mesoporous silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-event transient in Body-Contacted PDSOI technology: compact modeling and statistical experimental calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Rostand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Laharpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Lin</w:t>
+                <w:t xml:space="preserve">Damien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+                <w:t xml:space="preserve">Olivier Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Arena</w:t>
+                <w:t xml:space="preserve">Marc Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Taron</w:t>
+                <w:t xml:space="preserve">Melanie Raine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 371, pp.136791. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (4), pp.522-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3367495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878569v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of oxygen on the creation of colour centres in swift heavy ion-irradiated AlN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Yahyaoui</w:t>
+                <w:t xml:space="preserve">Antonino Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Alassaad</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aubrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 536, pp.18-22. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964632v1</w:t>
+                <w:t xml:space="preserve">hal-04492407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3 surface micro-structuring with swift heavy ions in grazing incidence geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rahali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henning Lebius</w:t>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benyagoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101696⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962254v1</w:t>
+                <w:t xml:space="preserve">hal-03807517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
+                <w:t xml:space="preserve">SrTiO3 surface micro-structuring with swift heavy ions in grazing incidence geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807517v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">On the effect of oxygen on the creation of colour centres in swift heavy ion-irradiated AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Alessi</w:t>
+                <w:t xml:space="preserve">O. Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">H. Alassaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
+                <w:t xml:space="preserve">F. Aubrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.101903. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 536, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492407v1</w:t>
+                <w:t xml:space="preserve">hal-03964632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid phase epitaxy growth and structural characterization of highly-doped Er3+:LiYF4 thin films</w:t>
               </w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Gabriel Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (49), pp.2102235. </w:t>
@@ -2768,90 +2768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t>
@@ -2902,51 +2902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,295 +3013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the secrets of the resistance of GaN to strongly ionising radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
+                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Vazquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kai Nordlund</w:t>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00550-2⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666342v1</w:t>
+                <w:t xml:space="preserve">hal-03400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Unravelling the secrets of the resistance of GaN to strongly ionising radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+                <w:t xml:space="preserve">Henrique Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flyura Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00550-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400329v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Phase Epitaxy growth, structure and spectroscopy of highly-doped 20 at.% Yb3+:LiYF4 thin films</w:t>
               </w:r>
@@ -3313,51 +3313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,351 +3549,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fullerene irradiation leading to track formation enclosing nitrogen bubbles in GaN material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring swift-heavy ion irradiation of InGaN/GaN multiple quantum wells for green-emitters: the use of Raman and photoluminescence to assess the irradiation effects on the optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. G Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">Nabiha Ben Sedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moisy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Christian Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (28), pp.8809-8818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc01603b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162888v2</w:t>
+                <w:t xml:space="preserve">hal-03805380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring swift-heavy ion irradiation of InGaN/GaN multiple quantum wells for green-emitters: the use of Raman and photoluminescence to assess the irradiation effects on the optical and structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Cardoso</w:t>
+                <w:t xml:space="preserve">Fullerene irradiation leading to track formation enclosing nitrogen bubbles in GaN material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. G Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Ben Sedrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Sequeira</w:t>
+                <w:t xml:space="preserve">A. Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wetzel</w:t>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (28), pp.8809-8818. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.100987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tc01603b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805380v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ban d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,10846 +3947,11108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage depth profile in α-Al2O3 induced by swift heavy ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ribet</w:t>
+                <w:t xml:space="preserve">Liquid Phase Epitaxy growth of Tm3+-doped CaF2 thin-films based on LiF solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-G. Mattei</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 803, pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112021v1</w:t>
+                <w:t xml:space="preserve">hal-02887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Phase Epitaxy growth of Tm3+-doped CaF2 thin-films based on LiF solvent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">External irradiation with heavy ions of neodymium silicate apatite ceramics and glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
+                <w:t xml:space="preserve">D. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Majerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dussossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516, pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887852v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External irradiation with heavy ions of neodymium silicate apatite ceramics and glass-ceramics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swift heavy ion-irradiated multi-phase calcium borosilicates: implications to molybdenum incorporation, microstructure, and network topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Dussossoy</w:t>
+                <w:t xml:space="preserve">Karishma B. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loiseau</w:t>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 516, pp.11-29. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (18), pp.11763-11783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-03714-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324569v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion-irradiated multi-phase calcium borosilicates: implications to molybdenum incorporation, microstructure, and network topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage depth profile in α-Al2O3 induced by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karishma B. Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+                <w:t xml:space="preserve">J-G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (18), pp.11763-11783. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 445, pp.41-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-03714-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717493v1</w:t>
+                <w:t xml:space="preserve">hal-02112021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ion irradiation on the dissolution of UO2 and UO2-based simulant fuel</w:t>
+                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksej Popel</w:t>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wietsma</w:t>
+                <w:t xml:space="preserve">Giulio Lampronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Engelhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odeta Qafoku</w:t>
+                <w:t xml:space="preserve">Sebastien Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459512v1</w:t>
+                <w:t xml:space="preserve">hal-02459627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution AFM studies of irradiated mica-following the traces of swift heavy ions under grazing incidence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optical bandgap and stress variations induced by the formation of latent tracks in GaN under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac7f7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 431, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393741v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Facq</w:t>
+                <w:t xml:space="preserve">High resolution AFM studies of irradiated mica-following the traces of swift heavy ions under grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aac7f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459627v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical bandgap and stress variations induced by the formation of latent tracks in GaN under swift heavy ion irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lampronti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459608v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a maximum damage structure for Xe-irradiated borosilicate glass ceramics containing powellite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Facq</w:t>
+                <w:t xml:space="preserve">The effect of ion irradiation on the dissolution of UO2 and UO2-based simulant fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksej Popel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wietsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Engelhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odeta Qafoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 735, pp.1350-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717495v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations induced by heavy ion irradiation in Gd$_2$O$_3$ : Comparison between ballistic and electronic excitation regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bilgen</w:t>
+                <w:t xml:space="preserve">Florent Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sattonnay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907375v1</w:t>
+                <w:t xml:space="preserve">hal-02175450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ kinetics of modifications induced by swift heavy ions in Al 2 O 3 : Colour centre formation, structural modification and amorphization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150756v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+                <w:t xml:space="preserve">Electronic excitations induced climb of dislocations in swift heavy ion irradiated AlN and AlxGa1−xN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 435, pp.116-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02175450v1</w:t>
+                <w:t xml:space="preserve">hal-02459643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformations induced by heavy ion irradiation in Gd$_2$O$_3$ : Comparison between ballistic and electronic excitation regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">S. Bilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Boullay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 435, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitations induced climb of dislocations in swift heavy ion irradiated AlN and AlxGa1−xN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In-situ kinetics of modifications induced by swift heavy ions in Al 2 O 3 : Colour centre formation, structural modification and amorphization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Lebius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.12.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459643v1</w:t>
+                <w:t xml:space="preserve">hal-03150756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal, mechanical and fluid flow aspects of the high power beam dump for FRIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+                <w:t xml:space="preserve">Mikhail Avilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Amici</w:t>
+                <w:t xml:space="preserve">Adam Aaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">Aida Amroussia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Boehlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834937v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, mechanical and fluid flow aspects of the high power beam dump for FRIB</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Boehlert</w:t>
+                <w:t xml:space="preserve">Role of electronic excitations and nuclear collisions for color center creation in Al Ga1−N semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 376, pp.24-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.068⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 379, pp.246-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094234v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of electronic excitations and nuclear collisions for color center creation in Al Ga1−N semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Khomrenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Amici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748411v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects in UO$_2$ thin films irradiated with fission-energy Xe ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Popel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Shiryaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Lampronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 482, pp.210-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects in UO$_2$ thin films irradiated with U ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Popel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Adamska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.D. Payton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Lampronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 386, pp.8-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and microstructural tailoring of rare earth sesquioxides by swift heavy ion irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Kr implantation into heavy ion irradiated monolithic U–Mo/Al systems: SIMS and SEM investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zweifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 470, pp.251-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915118v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for localized implantation and live-characterization of keV energy multiply charged ions at the nanoscale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cassimi</w:t>
+                <w:t xml:space="preserve">Structural and microstructural tailoring of rare earth sesquioxides by swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4966675⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253 (11), pp.2110 - 2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394850v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kr implantation into heavy ion irradiated monolithic U–Mo/Al systems: SIMS and SEM investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Monnet</w:t>
+                <w:t xml:space="preserve">A new setup for localized implantation and live-characterization of keV energy multiply charged ions at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beck</w:t>
+                <w:t xml:space="preserve">C. Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban D’etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.12.039⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (11), pp.113901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4966675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03748325v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion irradiation of CaF 2 – from grooves to hillocks in a single ion track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenz Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Kharrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (40), pp.405001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/405001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Key role of the short-range order on the response of the titanate pyrochlore Y 2 T i 2 O 7 to irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cammelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.224109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504492v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the short-range order on the response of the titanate pyrochlore Y 2 T i 2 O 7 to irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Menut</w:t>
+                <w:t xml:space="preserve">Effects of electronic and nuclear stopping power on disorder induced in GaN under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sellami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.224109⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626191v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of structural and physical properties induced by swift heavy ions in Gd2Ti2O7 and Y2Ti2O7 pyrochlores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Debelle</w:t>
+                <w:t xml:space="preserve">In situ characterization of ion-irradiation enhanced creep of third generation Tyranno SA3 SiC fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Huguet-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (9), pp.1572-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2014.412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01186704v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of ion-irradiation enhanced creep of third generation Tyranno SA3 SiC fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Miro</w:t>
+                <w:t xml:space="preserve">Modifications of structural and physical properties induced by swift heavy ions in Gd2Ti2O7 and Y2Ti2O7 pyrochlores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vandenberghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (9), pp.1572-1582. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp. 371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2014.412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369357v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01186704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion irradiation damage in Ti–6Al–4V and Ti–6Al–4V–1B: Study of the microstructure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Amroussia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Avilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Boehlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.515-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillock formation on CaF$_2$ , Al$_2$O$_3$ , c-SiO$_2$ and MgO single crystal surfaces by ion impact - From potential energy deposition to electronic energy loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635, pp.032005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track formation in III-N semiconductors irradiated by swift heavy ions and fullerene and re-evaluation of the inelastic thermal spike model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (issue 15), pp.5214-5227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-015-9069-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01168587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure evolution of mesoporous silica SBA-15 and MCM-41 under swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.336-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide glass structure evolution under swift heavy ion irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peuget</w:t>
+                <w:t xml:space="preserve">Y. Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moskura</w:t>
+                <w:t xml:space="preserve">J. R. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Caraballo</w:t>
+                <w:t xml:space="preserve">Z. G. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 325, pp.54-65. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01092621v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and 3D Monte Carlo simulation of MeV ion transmission through conical glass capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Simon</w:t>
+                <w:t xml:space="preserve">C.L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Zhou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 330, pp.11-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.03.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of MeV ion transmission through glass micro-capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M J Simon</w:t>
+                <w:t xml:space="preserve">C L Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C L Zhou</w:t>
+                <w:t xml:space="preserve">M Döbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Döbeli</w:t>
+                <w:t xml:space="preserve">T Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24-30 July 2013. Lanzhou, China (C13-07-24), 488 (13), pp.132004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition by heavy ions: Additivity of kinetic and potential energy contributions in hillock formation on CaF2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide glass structure evolution under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">S. Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Sun</w:t>
+                <w:t xml:space="preserve">M. Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. G. Wang</w:t>
+                <w:t xml:space="preserve">R. Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.5742. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 325, pp.54-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep05742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084017v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Ca$_2$MnO$_4$ Ruddlesden-Popper structured thin films using combinatorial substrate epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanapal Pravarthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (24), 245303 (8 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4905012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and wear properties modification of Ti-6Al-4V alloy surfaces by implantation of multi-charged carbon ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 319, pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01026451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of Nd2Zr2O7 pyrochlore ion-irradiated in a broad energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.027⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00853989v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Guillous</w:t>
+                <w:t xml:space="preserve">Advanced SiC fiber strain behavior during ion beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Iskandar</w:t>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 314, pp.144-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084677v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPORT: A new sub-nanosecond time-resolved instrument to study swift heavy ion-beam induced luminescence - Application to luminescence degradation of a fast plastic scintillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ban-d'Etat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 297, pp.39-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00819892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced SiC fiber strain behavior during ion beam irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Colin</w:t>
+                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.031⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02888517v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergy between electronic and nuclear energy losses for color center creation in AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ban d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deschanels</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Grandjean</w:t>
+                <w:t xml:space="preserve">H. Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (26002), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/26002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668427v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+                <w:t xml:space="preserve">Radiation effects in nuclear materials: Role of nuclear and electronic energy losses and their synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">S. Mylonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 307, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416995v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00852790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between electronic and nuclear energy losses for color center creation in AlN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural stability of Nd2Zr2O7 pyrochlore ion-irradiated in a broad energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, article in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/26002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01092635v1</w:t>
+                <w:t xml:space="preserve">in2p3-00853989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in nuclear materials: Role of nuclear and electronic energy losses and their synergy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of slow highly charged ions through glass capillaries: Role of the capillary shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mylonas</w:t>
+                <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decamps</w:t>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.077⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.050901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.050901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00852790v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model for the formation of heterogeneous tracks in pyrochlores irradiated with swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1), pp.22-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online in situ diffraction setup for structural investigation studies during swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.013902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3680106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphization of oxides in ODS steels/materials by electronic stopping power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 424 (1-3), pp.12-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular distribution of MeV heavy ions through tapered glass capillary: experiment and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 388 (13), pp.132036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/388/13/132036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage of mesoporous silica thin films monitored by X-ray reflectivity and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 427 (1-3), pp.411-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of charge evolution in glass capillaries for 230-keV Xe23+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.062902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00761360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrHf0.67Ti0.33O3 high-k films deposited on Si by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mcmitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (1), pp.447-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-011-6257-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model for the formation of heterogeneous tracks in pyrochlores irradiated with swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60, pp.22-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00642579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electronic energy loss on the behavior of Nd2Zr2O7 pyrochlore irradiated with swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286, pp.254-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00647832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Site Order Control in Mixed Conductor NdBaCo 2 O 5+δ Films through Manipulation of Growth Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcmitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mcmitchell</w:t>
+                <w:t xml:space="preserve">Z. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (6), pp.1955-1957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm9037022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanomagnetic properties and noise in a barely metallic film of V2O3</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High permittivity SrHf0.5Ti0.5O3 films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suchomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcmitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.235111⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (23), pp.232903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3151815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965464v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">O. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High permittivity SrHf0.5Ti0.5O3 films grown by pulsed laser deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Mcmitchell</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3151815⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887905v1</w:t>
+                <w:t xml:space="preserve">hal-02887914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galvanomagnetic properties and noise in a barely metallic film of V2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (23), pp.235111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.235111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545249v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis in the electronic transport of V 2 O 3 thin films: Non-exponential kinetics and range scale of phase coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84 (4), pp.47003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/84/47003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (43), pp.434232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/20/43/434232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic electronic heterogeneities in the transport properties of V 2 O 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (47), pp.472205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/20/47/472205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hervieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.L. Rautama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (1-3), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887947v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (1), pp.012503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02887932v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (2), pp.024427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of the electronic properties in V2O3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (26), pp.262103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2824465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Changes of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yugo Noguchi</w:t>
+                <w:t xml:space="preserve">Nanoscale structural and chemical studies of the modifications induced by swift heavy ion irradiation in SrTiO3 at grazing incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad S Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagi Tagiyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawamura Kohei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">S Guillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Meeting of MRS-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society of Japan, Nov 2025, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">REI22 (22nd International Conference in Radiation Effects on Insulators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177309v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structural and chemical studies of the modifications induced by swift heavy ion irradiation in SrTiO3 at grazing incidence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Guillous</w:t>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REI22 (22nd International Conference in Radiation Effects on Insulators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396889v1</w:t>
+                <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Analysis of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Yugo Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawamura Kohei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">22nd International Conference in Radiation Effects on Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551356v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Structural Changes of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugo Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawamura Kohei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference in Radiation Effects on Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">35th Annual Meeting of MRS-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society of Japan, Nov 2025, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973788v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of GANIL Research Activities and Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Frelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AccelApp'24 International Topical Meeting on Nuclear Applications of Accelerators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Norfolk VA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporosity and Irradiation - New Perspectives for the Treatment of Radioactive Effluents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation Facilities and Irradiation Methods for High Power Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pellemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ammigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bidhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Snowmass 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions induced modification in mesoporous silica materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GANIL Colloque 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Autrans Meaudre en Vercors, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843255v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Bezerra</w:t>
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475434v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of ion-irradiation creep of micrometric SiC fibers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Swift heavy ions induced modification in mesoporous silica materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creep 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GANIL Colloque 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Autrans Meaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02489535v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach and atomistic simulations to investigate the radiation tolerance of complex oxides: Application to the amorphization of pyrochlores</w:t>
+                <w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sattonnay</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. D Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Radiation Effects in Insulators (REI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.029⟩</w:t>
+              <w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00937385v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced SiC fiber strain behavior during ion beam irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Colin</w:t>
+                <w:t xml:space="preserve">In-situ characterization of ion-irradiation creep of micrometric SiC fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Huguetgarcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Swift Heavy Ions in Matter (SHIM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Creep 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01092630v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02489535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transformations in Pyrochlores Irradiated with Swift Heavy Ions: Influence of Composition and Chemical Bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Experimental approach and atomistic simulations to investigate the radiation tolerance of complex oxides: Application to the amorphization of pyrochlores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sattonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Ion Implantation and Other Applications of Ions and Electrons (ION 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Radiation Effects in Insulators (REI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Helsinki, Finland. pp.228-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.123.862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00852178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00937385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advanced SiC fiber strain behavior during ion beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth International Symposium on Swift Heavy Ions in Matter (SHIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.144-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Transformations in Pyrochlores Irradiated with Swift Heavy Ions: Influence of Composition and Chemical Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Ion Implantation and Other Applications of Ions and Electrons (ION 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kazimierz Dolny, France. pp.862-866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.123.862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00852178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In-situ X-Ray diffraction for ionic-covalent material study under swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring 2011 &amp; Bilateral Energy Conference Symposium : L Basic research on ionic - covalent materials for nuclear applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France. pp.L 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14796,154 +15058,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiobiology platform for carbon Flash research at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Sitarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRPT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14953,151 +15215,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWGAIN White Book - Science Requirements - Work Package Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] GANIL - document link: https://www.ganil-spiral2.eu/scientists/ganil-spiral-2-facilities/accelerators/newgain/. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15107,100 +15369,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle de la transition métal-isolant de films minces du composé V2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00330541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15210,543 +15472,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of radiation in the densification of mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GCM Ganil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of mesoporous silicas by radiation damage – New perspectives for the treatment of radioactive effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of mesoporous silicas induced by radiation damage - New prospects for nuclear waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporosité et irradiation - Nouvelles perspectives pour le traitement des effluents radioactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId527"/>
+      <w:footerReference w:type="default" r:id="rId530"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15814,51 +16076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3917349"/>
+    <w:nsid w:val="558A1F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16045,51 +16307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/grygiel-clara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130903353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-2777-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Fruehwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossarian Liebsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Javed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rostand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaillardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Raine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3367495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dessay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dor&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/nuclscitechnolopenres.17612.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Laharpe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yahyaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassaad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubrit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.12.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101696" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112574" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cardoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sequeira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02526D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110639" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Gabriel Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vazquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00550-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Veli&#351;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zarkadoula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Iancu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grygiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac0b11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162888v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Mattei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100987" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03805380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Ben Sedrine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wetzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01603b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G. Mattei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.02.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324569v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Popel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wietsma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Engelhard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Qafoku" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.216" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilgen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459643v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Avilov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aaron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Amroussia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Boehlert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Popel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Lebedev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Shiryaev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Lampronti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adamska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.D. Payton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600451" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRPZQW90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH6LC0WM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huguet-Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.412" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748329v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.029" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748399v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gruber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebius" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9069-y" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092621v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RV4KJB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101849v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien David" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanapal Pravarthana" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026451v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.07.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT3N27NF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853989v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5STSCB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888517v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.031" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351Q7SKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092635v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/26002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GN5RGS9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852790v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrido" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mylonas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.077" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVW06XL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680106" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888493v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.01.026" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCZGWRN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887893v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmitchell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchomel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6257-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC154AFCE27F89432F27BE213906150674FE1492/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647832v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQSPV53-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887898v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9037022" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965464v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.235111" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887905v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3151815" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887921v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/47003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sheets" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434232" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973788v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513097v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625945v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammigan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidhar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489535v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Huguetgarcia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenberghe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00937385v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.029" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN96GLX6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092630v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852178v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.862" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827993v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doublet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lechien" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330541v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849718v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/grygiel-clara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4915-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130903353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-2777-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Izumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Iwasaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly M Fruehwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossarian Liebsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Javed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Lebius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c07970" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S Jamal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagi Tagiyev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dessay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/nuclscitechnolopenres.17612.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Laharpe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Taron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136791" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rostand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaillardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Raine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3367495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yahyaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alassaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubrit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112574" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cardoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sequeira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02526D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110639" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flyura Djurabekova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Gabriel Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vazquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00550-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118071" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Veli&#351;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zarkadoula" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Iancu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grygiel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac0b11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03805380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Ben Sedrine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wetzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01603b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162888v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Mattei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100987" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ban d'Etat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Severin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.08.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.288" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majerus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma B. Patel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03714-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G. Mattei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.02.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lampronti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Facq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.08.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.06.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aac7f7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Facq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Popel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wietsma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Engelhard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeta Qafoku" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilgen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q29ZHBGW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094234v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Avilov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aaron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Amroussia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Boehlert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748323v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Popel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Lebedev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Shiryaev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Lampronti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Adamska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.D. Payton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH6LC0WM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600451" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRPZQW90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394850v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban D&#8217;etat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966675" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Bergen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Kharrazi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/405001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cammelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellami" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224109" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisserie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.05.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369357v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huguet-Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandenberghe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.412" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760TQP9C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Durantel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gruber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebius" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168587v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9069-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Simon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Zhou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;beli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.03.016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLSFHBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Zhou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D&#246;beli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ikeda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092621v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.02.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45RV4KJB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lacotte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien David" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanapal Pravarthana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.07.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT3N27NF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888517v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.031" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-351Q7SKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban-d'Etat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durantel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.039" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ban d'Etat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/26002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GN5RGS9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852790v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrido" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mylonas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.077" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVW06XL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5STSCB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084677v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Zhou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ikeda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iskandar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.050901" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735507v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouffard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680106" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888493v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.01.026" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCZGWRN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888501v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/13/132036" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761360v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062902" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887893v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmitchell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suchomel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6257-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC154AFCE27F89432F27BE213906150674FE1492/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647832v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.11.017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GQSPV53-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887898v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9037022" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887905v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3151815" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.235111" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887921v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/84/47003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545122v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Sheets" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434232" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887918v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/47/472205" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396889v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillous" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973788v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513097v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625945v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellemoine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammigan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidhar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489535v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Huguetgarcia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandenberghe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00937385v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.029" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN96GLX6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092630v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852178v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.123.862" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648393v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quentin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827993v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Doublet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lechien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280595v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330541v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849718v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>