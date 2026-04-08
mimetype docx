--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -3054,77 +3054,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karto-District : cartographies de l’Eurodistrict Strasbourg-Ortenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioba Markl-Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3133,120 +3253,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3255,112 +3375,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3369,160 +3489,160 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,73 +3658,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3660,177 +3780,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930658v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03442025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>