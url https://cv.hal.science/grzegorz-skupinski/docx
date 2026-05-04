--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1106,117 +1106,1758 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintautas Mozgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautė Juodkienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatas Jonikavičius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation multi-capteurs d'objets environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de restitution des résultats des travaux scientifiques (réseau REALISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception of a GIS platform to simulate urban densification based on the analysis of topographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Boffet-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th General Assembly of the International Cartographic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19214-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A WebGIS service for managing, sharing and communicating information on mountain risks: a pilot study at the Barcelonnette Basin (South French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred M. Kappes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification des tissus urbains à partir de bases de données vectorielles - application à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lachiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et Analyse Spatiale SAGEO'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.198-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A platform for spatial data labelling in an urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesbegueries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Opensource Geospatial Research Symposium (OGRS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nantes, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution d'une base de données temporelles urbaines : évolution des tissus urbains de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Observation de la Terre et Information Géographique JIGOT 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les inégalités d'accès à la ville pèsent sur les personnes à mobilité réduite ? Le cas de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vermeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1235,1698 +2876,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant, 7-9 février 2024, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux - Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443026v2</w:t>
-              </w:r>
-[...1639 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3054,783 +3054,783 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karto-District : cartographies de l’Eurodistrict Strasbourg-Ortenau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lioba Markl-Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ribon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442025v1</w:t>
-              </w:r>
-[...632 lines deleted...]
-                <w:t xml:space="preserve">hal-01930658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A platform for spatial data labelling in an urban context. In , E. Bocher and M. Neteler (Eds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>