--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3054,77 +3054,197 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karto-District : cartographies de l’Eurodistrict Strasbourg-Ortenau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioba Markl-Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3133,120 +3253,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert - Marais du Vigueirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3255,112 +3375,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2021, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3369,120 +3489,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3538,113 +3658,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Aguejdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,177 +3780,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888126v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03442025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2992082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2717-2018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.513-532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Binh Tran Ti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.21995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Boffet-Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19214-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frigerio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred M. Kappes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Markl-Hummel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>