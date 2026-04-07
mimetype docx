--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -610,226 +610,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating car data: observer les véhicules pour améliorer la sécurité routière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating individual risk proneness with vehicle dynamics and self-report data × toward the efficient detection of At-risk drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazej Palat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bracquemond</w:t>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (123), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2018.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194571v1</w:t>
+                <w:t xml:space="preserve">hal-02088556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating individual risk proneness with vehicle dynamics and self-report data × toward the efficient detection of At-risk drivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floating car data: observer les véhicules pour améliorer la sécurité routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+                <w:t xml:space="preserve">Eric Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bracquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088556v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
               </w:r>
@@ -1077,408 +1077,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Loudness on the Perceptual Representation of Sounds With Similar Timbre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An android based ecodriving assistance system to improve safety and efficiency of internal combustion engine passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Susini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Mickaël Messias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918910⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp. 772-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255411v1</w:t>
+                <w:t xml:space="preserve">hal-01471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Matching Algorithm for Large Databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Loudness on the Perceptual Representation of Sounds With Similar Timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Romon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0373463315000156⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (6), pp.1174-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191724v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An android based ecodriving assistance system to improve safety and efficiency of internal combustion engine passenger cars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Map-Matching Algorithm for Large Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bressaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Messias</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58, pp. 772-782. </w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (5), pp.971-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2015.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0373463315000156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471738v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudness Effect on Pairwise Comparisons and Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1525,64 +1525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerosity Heuristic in Route Choice Based on the Presence of Traffic Lights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazej Palat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,268 +1623,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of front light configuration on the visual conspicuity of motorcycles</w:t>
+                <w:t xml:space="preserve">Evaluation of ecodriving performances and teaching method: comparing training and simple advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
+                <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.201-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058294v1</w:t>
+                <w:t xml:space="preserve">hal-01573389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ecodriving performances and teaching method: comparing training and simple advice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+                <w:t xml:space="preserve">Influence of front light configuration on the visual conspicuity of motorcycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp 230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573389v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal loudness weights for sounds with increasing and decreasing intensity profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,381 +2160,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should automated vehicles stop at yellow lights ? A study of the dilemma zone and rear-end collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse et traitement vidéo pour l'étude des interactions entre un véhicule autonome et les divers usagers dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ruchiga</w:t>
+                <w:t xml:space="preserve">Pascal Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sainct</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Edmonton (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842308v1</w:t>
+                <w:t xml:space="preserve">hal-05140479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet SAM : étude du comportement des usagers extérieurs au véhicule autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Azzedine Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et traitement vidéo pour l'étude des interactions entre un véhicule autonome et les divers usagers dans son environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Should automated vehicles stop at yellow lights ? A study of the dilemma zone and rear-end collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ruchiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Salmane</w:t>
+                <w:t xml:space="preserve">Rémi Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE 27th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Edmonton (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140479v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology for Analysing Interactions between an Autonomous Vehicle and other Users</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Houssam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'intelligence artificielle (IA) pour la détection d'objets 3D dans l'environnement de véhicules autonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JM RST 2023 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, Jul 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2775,90 +2775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic ontology and framework for critical scenario description and generation. Applied to evaluation and validation of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ruchiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems ITSC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2877,726 +2877,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Localization of Traffic Signals with Gps Floating Car Data and Random Forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Kanasugi</w:t>
+                <w:t xml:space="preserve">Explaining Senior Drivers' Road near Misses Using Both Self-Reported and Automatic Collected Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazej Palat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geographic Information Science (GIScience 2018), August 28-31, 2018, Melbourne, Australia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Applied Human Factors and Ergonomics (AHFE 2018), July 21-25, 2018, Orlando, Florida, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193753v1</w:t>
+                <w:t xml:space="preserve">hal-02193743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Senior Drivers' Road near Misses Using Both Self-Reported and Automatic Collected Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing an Interface to Support Eco-Driving by the Combination of Ecological Interface Design with UserCentred Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toffetti Antonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rino Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mejuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Jamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Applied Human Factors and Ergonomics (AHFE 2018), July 21-25, 2018, Orlando, Florida, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Human Factors and Ergonomics Society Europe, September 28-30, 2017, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193743v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Interface to Support Eco-Driving by the Combination of Ecological Interface Design with UserCentred Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Individual Risk Proneness with Self-Reported and Vehicle-Dynamics Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazej Palat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Human Factors and Ergonomics Society Europe, September 28-30, 2017, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018), June 26-30, 2018, Montréal, Québec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193749v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Individual Risk Proneness with Self-Reported and Vehicle-Dynamics Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blazej Palat</w:t>
+                <w:t xml:space="preserve">Detection and Localization of Traffic Signals with Gps Floating Car Data and Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méneroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kanasugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018), June 26-30, 2018, Montréal, Québec, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Geographic Information Science (GIScience 2018), August 28-31, 2018, Melbourne, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia. pp.11:1--11:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.giscience.2018.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193744v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Surrogate Road Network for Map-Matching: A Sensitivity Analysis of Positional Accuracy</w:t>
+                <w:t xml:space="preserve">Crossing the Street in Dyads: Social Influence on Pedestrian Behaviour in an Immersive Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Méneroux</w:t>
+                <w:t xml:space="preserve">N.-T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Guilcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Orfila</w:t>
+                <w:t xml:space="preserve">J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lusetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">A. Gorrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piwowarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on GeoComputation (GeoComputation2017), September 4-7, 2017, Leeds, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Road Safety and Simulation International conference (RSS2017), October 17-19, 2017, The Hague, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193747v1</w:t>
+                <w:t xml:space="preserve">hal-02193746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Street in Dyads: Social Influence on Pedestrian Behaviour in an Immersive Virtual Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Surrogate Road Network for Map-Matching: A Sensitivity Analysis of Positional Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thomson</w:t>
+                <w:t xml:space="preserve">Y. Méneroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gorrini</w:t>
+                <w:t xml:space="preserve">A. Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piwowarczyk</w:t>
+                <w:t xml:space="preserve">B. Lusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Safety and Simulation International conference (RSS2017), October 17-19, 2017, The Hague, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on GeoComputation (GeoComputation2017), September 4-7, 2017, Leeds, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193746v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional Accuracy Control in Dense Urban Environment with Low-Cost Receiver and Multi-Constellation GNSS</w:t>
               </w:r>
@@ -3712,461 +3712,461 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Violette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème entretiens Jacques Cartier \guillemotleft Facteurs humains, technologies embarquées et numériques : Quel rôle pour les politiques de sécurité routière, November 22-23, 2016, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194677v1</w:t>
+                <w:t xml:space="preserve">hal-01458099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
+              <w:t xml:space="preserve">26ème entretiens Jacques Cartier \guillemotleft Facteurs humains, technologies embarquées et numériques : Quel rôle pour les politiques de sécurité routière, November 22-23, 2016, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458099v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-mining for driver behavior analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Ecodriving Performances: Efficient Feedback for Efficient Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics (ENBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop "Human factors of green driving", TRB 94th Annual Meeting, January 11, 2015, Washington, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093443v1</w:t>
+                <w:t xml:space="preserve">hal-02194676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness effect on pairwise comparisons and sorting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houix</w:t>
+                <w:t xml:space="preserve">Data-mining for driver behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics (ENBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255894v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Ecodriving Performances: Efficient Feedback for Efficient Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loudness effect on pairwise comparisons and sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Human factors of green driving", TRB 94th Annual Meeting, January 11, 2015, Washington, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Washington, United States</w:t>
+              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194676v1</w:t>
+                <w:t xml:space="preserve">hal-01255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Predict Real Road State from Vehicle Embedded Camera?</w:t>
               </w:r>
@@ -4250,566 +4250,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data, sécurité routière, et assurances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Freitas Salgeiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde de l'Institut des actuaires "données internes, données externes", October 15, 2014, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194675v1</w:t>
+                <w:t xml:space="preserve">hal-02987426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big data, sécurité routière, et assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Table ronde de l'Institut des actuaires "données internes, données externes", October 15, 2014, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193741v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Ecodriving Assistance Application for Nomadic Devices Performing Real-time and Post-trip Coaching for Road Vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact evaluation of speed regulation systems using naturalistic driving data: The EuroFOT example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10 p</w:t>
+              <w:t xml:space="preserve">TRA 2014 - Transport Research Arena : 5th Conference: Transport Solutions from Research to Deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056321v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact evaluation of speed regulation systems using naturalistic driving data: The EuroFOT example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of Solutions for Reducing CO2 Emissions during the Use Phase of Passenger Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Freitas Salgueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2014 - Transport Research Arena : 5th Conference: Transport Solutions from Research to Deployment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292844v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of strategies for reducing co2 emissions during the use phase of passenger cars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Ecodriving Assistance Application for Nomadic Devices Performing Real-time and Post-trip Coaching for Road Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Coiret</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+                <w:t xml:space="preserve">Judicaël Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Mejuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014 proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">TRA2014 - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987426v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From FOT to NDS Recent Developments in UDRIVE The First Large-Scale European Naturalistic Driving Study</w:t>
               </w:r>
@@ -4858,800 +4858,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistique et sécurité routière : L'observation de la conduite en situation naturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Space-Speed Profiles : A Functional Approach Using Smoothing Splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème journées de Statistique, Mai 27-31, 2013, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Intelligent Vehicles Symposium (IV), June 23-26, 2013, Gold Coast, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194670v1</w:t>
+                <w:t xml:space="preserve">hal-02193742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Space-Speed Profiles : A Functional Approach Using Smoothing Splines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Statistique et sécurité routière : L'observation de la conduite en situation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Intelligent Vehicles Symposium (IV), June 23-26, 2013, Gold Coast, Australia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45ème journées de Statistique, Mai 27-31, 2013, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193742v1</w:t>
+                <w:t xml:space="preserve">hal-02194670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of Mobile Service for Ecodriving</w:t>
+                <w:t xml:space="preserve">Statistical Modeling of Safety Events in Naturalistic Driving Data: An Application to Speed Regulation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECOMOBIL : Workshop "Nomadic transport services for multimodal mobility", November 15, 2012, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Traffic and Transport Psychology, August 29-31, 2012, Groningen, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194673v1</w:t>
+                <w:t xml:space="preserve">hal-02194671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modeling of Safety Events in Naturalistic Driving Data: An Application to Speed Regulation Systems</w:t>
+                <w:t xml:space="preserve">ADAS Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Traffic and Transport Psychology, August 29-31, 2012, Groningen, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">FOT-Net International Workshop: round table on Impact Assessment and Scaling up, October 21, 2012, Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194671v1</w:t>
+                <w:t xml:space="preserve">hal-02194672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAS Impact Assessment</w:t>
+                <w:t xml:space="preserve">Design and Development of Mobile Service for Ecodriving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOT-Net International Workshop: round table on Impact Assessment and Scaling up, October 21, 2012, Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">DECOMOBIL : Workshop "Nomadic transport services for multimodal mobility", November 15, 2012, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194672v1</w:t>
+                <w:t xml:space="preserve">hal-02194673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety analysis method for assessing the impacts of advanced driver assistance systems within the european large scale field test Eurofot</w:t>
+                <w:t xml:space="preserve">Research issues in Eco-driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benmimoum</w:t>
+                <w:t xml:space="preserve">A Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Faber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ml Aust</w:t>
+                <w:t xml:space="preserve">N Haworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Zlocki</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress and Exhibition on Intelligent Transport Systems and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 15p</w:t>
+              <w:t xml:space="preserve">22nd International Technical Conference on the Enhaced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904358v1</w:t>
+                <w:t xml:space="preserve">hal-00880521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research issues in Eco-driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rakotonirainy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Haworth</w:t>
+                <w:t xml:space="preserve">P Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Technical Conference on the Enhaced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 7p</w:t>
+              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880521v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety analysis method for assessing the impacts of advanced driver assistance systems within the european large scale field test Eurofot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benmimoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bellet</w:t>
+                <w:t xml:space="preserve">F Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+                <w:t xml:space="preserve">Ml Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mayenobe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">A Zlocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
+              <w:t xml:space="preserve">8th European Congress and Exhibition on Intelligent Transport Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908678v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'éco-conduite et construction d'un indicateur dynamique pour véhicules thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRAC 2010 : Prévention des Risques et Aides à la Conduite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5676,51 +5676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast monte carlo algorythm for collision probability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRB 2007 Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Bergel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Conference on Transportation Research WCTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6019,90 +6019,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des usagers de la route vis-à-vis du véhicule automatisé (VA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Azzedine Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,77 +6525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard, Gilles and Carnis, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des politiques de sécurité routières. Nouvelles technologies, enjeux économiques et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,77 +6764,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional analysis of speed profiles: smoothing using derivative information, curve registration, and functional boxplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6852,77 +6852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moving fixed-interval filter/smoother for estimation of vehicle position using odometer and map-matched GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,481 +7320,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description détaillée des scénarios d'interaction VA / VL et des risques associés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fallou Wadji</w:t>
+                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L4.2, Université Gustave Eiffel (2020-..); Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; lab psa; estaca. 2022, pp.90</w:t>
+              <w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474779v1</w:t>
+                <w:t xml:space="preserve">hal-05503975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Baudrit</w:t>
+                <w:t xml:space="preserve">Description détaillée des scénarios d'interaction VA / VL et des risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Wadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t>
+              <w:t xml:space="preserve">L4.2, Université Gustave Eiffel (2020-..); Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; lab psa; estaca. 2022, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503975v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+                <w:t xml:space="preserve">Choix des scénarios d'interactions VA / VL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.32</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiolon Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L4.1, Université Gustave Eiffel (2020-..); VEhicule DEcarboné et COmmuniquant et sa Mobilité; Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473547v1</w:t>
+                <w:t xml:space="preserve">hal-05474767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix des scénarios d'interactions VA / VL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiolon Gildas</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05474767v1</w:t>
+                <w:t xml:space="preserve">hal-05473547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets des politiques de mobilité et de sécurité routière sur l'accidentalité routière des villes-centres en milieu urbain. Livrable 2 du projet PUSER (Politiques Urbaines de Sécurité Routière)</w:t>
               </w:r>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neamah Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8010,51 +8010,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’expertise de la procédure de qualification des équipements ILS. Limites et Probabilités de confiance.</w:t>
+                <w:t xml:space="preserve">Study of the ILS certification process. Confidence limits and probabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Garel</w:t>
@@ -8069,97 +8069,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic d'Estampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] IXI/AED/01/P015, IXI. 2002</w:t>
+              <w:t xml:space="preserve">[Technical Report] IXI. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331340v1</w:t>
+                <w:t xml:space="preserve">hal-01332300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ILS certification process. Confidence limits and probabilities.</w:t>
+                <w:t xml:space="preserve">Rapport d’expertise de la procédure de qualification des équipements ILS. Limites et Probabilités de confiance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Garel</w:t>
@@ -8174,73 +8174,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic d'Estampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] IXI. 2002</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] IXI/AED/01/P015, IXI. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332300v1</w:t>
+                <w:t xml:space="preserve">hal-01331340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport concernant la possibilité d’utiliser le MTBO théorique dans la procédure de qualification des équipements ILS</w:t>
               </w:r>
@@ -8515,51 +8515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EE07E9A"/>
+    <w:nsid w:val="E1279F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8746,51 +8746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>