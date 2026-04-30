--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1181,304 +1181,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Loudness on the Perceptual Representation of Sounds With Similar Timbre</w:t>
+                <w:t xml:space="preserve">Map-Matching Algorithm for Large Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Houix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Xavier Bressaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918910⟩</w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (5), pp.971-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0373463315000156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255411v1</w:t>
+                <w:t xml:space="preserve">hal-02191724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Matching Algorithm for Large Databases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Loudness on the Perceptual Representation of Sounds With Similar Timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lassarre</w:t>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (5), pp.971-988. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (6), pp.1174-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0373463315000156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191724v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudness Effect on Pairwise Comparisons and Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,51 +1840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal loudness weights for sounds with increasing and decreasing intensity profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,273 +2160,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et traitement vidéo pour l'étude des interactions entre un véhicule autonome et les divers usagers dans son environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet SAM : étude du comportement des usagers extérieurs au véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140479v1</w:t>
+                <w:t xml:space="preserve">hal-05140493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SAM : étude du comportement des usagers extérieurs au véhicule autonome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Subirats</w:t>
+                <w:t xml:space="preserve">Analyse et traitement vidéo pour l'étude des interactions entre un véhicule autonome et les divers usagers dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Chabani</w:t>
+                <w:t xml:space="preserve">Pascal Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Courtois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140493v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should automated vehicles stop at yellow lights ? A study of the dilemma zone and rear-end collisions</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Houssam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'intelligence artificielle (IA) pour la détection d'objets 3D dans l'environnement de véhicules autonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JM RST 2023 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, Jul 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,277 +3326,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Street in Dyads: Social Influence on Pedestrian Behaviour in an Immersive Virtual Environment</w:t>
+                <w:t xml:space="preserve">Using Surrogate Road Network for Map-Matching: A Sensitivity Analysis of Positional Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-T. Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
+                <w:t xml:space="preserve">Y. Méneroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thomson</w:t>
+                <w:t xml:space="preserve">A. Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gorrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Piwowarczyk</w:t>
+                <w:t xml:space="preserve">B. Lusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Safety and Simulation International conference (RSS2017), October 17-19, 2017, The Hague, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on GeoComputation (GeoComputation2017), September 4-7, 2017, Leeds, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193746v1</w:t>
+                <w:t xml:space="preserve">hal-02193747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Surrogate Road Network for Map-Matching: A Sensitivity Analysis of Positional Accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossing the Street in Dyads: Social Influence on Pedestrian Behaviour in an Immersive Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Méneroux</w:t>
+                <w:t xml:space="preserve">J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Guilcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Orfila</w:t>
+                <w:t xml:space="preserve">A. Gorrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lusetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">A. Piwowarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on GeoComputation (GeoComputation2017), September 4-7, 2017, Leeds, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Road Safety and Simulation International conference (RSS2017), October 17-19, 2017, The Hague, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193747v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional Accuracy Control in Dense Urban Environment with Low-Cost Receiver and Multi-Constellation GNSS</w:t>
               </w:r>
@@ -3943,230 +3943,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-mining for driver behavior analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurette Guyonvarch</w:t>
+                <w:t xml:space="preserve">Loudness effect on pairwise comparisons and sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics (ENBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093443v1</w:t>
+                <w:t xml:space="preserve">hal-01255894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loudness effect on pairwise comparisons and sorting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houix</w:t>
+                <w:t xml:space="preserve">Data-mining for driver behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 170th ASA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics (ENBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255894v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Predict Real Road State from Vehicle Embedded Camera?</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Intelligent Vehicles Symposium (IV), June 23-26, 2013, Gold Coast, Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,243 +5251,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research issues in Eco-driving</w:t>
+                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rakotonirainy</w:t>
+                <w:t xml:space="preserve">T Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Haworth</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Technical Conference on the Enhaced Safety of Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 7p</w:t>
+              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880521v1</w:t>
+                <w:t xml:space="preserve">hal-00908678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research issues in Eco-driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+                <w:t xml:space="preserve">A Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mayenobe</w:t>
+                <w:t xml:space="preserve">N Haworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
+              <w:t xml:space="preserve">22nd International Technical Conference on the Enhaced Safety of Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908678v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety analysis method for assessing the impacts of advanced driver assistance systems within the european large scale field test Eurofot</w:t>
               </w:r>
@@ -6019,90 +6019,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des usagers de la route vis-à-vis du véhicule automatisé (VA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6878,51 +6878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bressaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costeseque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,481 +7320,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Baudrit</w:t>
+                <w:t xml:space="preserve">Description détaillée des scénarios d'interaction VA / VL et des risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Wadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t>
+              <w:t xml:space="preserve">L4.2, Université Gustave Eiffel (2020-..); Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; lab psa; estaca. 2022, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503975v1</w:t>
+                <w:t xml:space="preserve">hal-05474779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description détaillée des scénarios d'interaction VA / VL et des risques associés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations en termes de besoins de communication avec les autres usagers et de postures acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L9.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Centre Européen d’Etudes de Sécurité et d’Analyse des Risques; Laboratoire d'accidentologie et de biomécanique Renault Peugeot; VEDECOM. 2022, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallou Wadji</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05474779v1</w:t>
+                <w:t xml:space="preserve">hal-05503975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix des scénarios d'interactions VA / VL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">L4.1, Université Gustave Eiffel (2020-..); VEhicule DEcarboné et COmmuniquant et sa Mobilité; Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, pp.15</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474767v1</w:t>
+                <w:t xml:space="preserve">hal-05473547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+                <w:t xml:space="preserve">Choix des scénarios d'interactions VA / VL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.32</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Rus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiolon Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L4.1, Université Gustave Eiffel (2020-..); VEhicule DEcarboné et COmmuniquant et sa Mobilité; Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473547v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets des politiques de mobilité et de sécurité routière sur l'accidentalité routière des villes-centres en milieu urbain. Livrable 2 du projet PUSER (Politiques Urbaines de Sécurité Routière)</w:t>
               </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neamah Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8515,51 +8515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1279F4D"/>
+    <w:nsid w:val="9920FC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8746,51 +8746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>