--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1623,225 +1623,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ecodriving performances and teaching method: comparing training and simple advice</w:t>
+                <w:t xml:space="preserve">Influence of front light configuration on the visual conspicuity of motorcycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindie Andrieu</w:t>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp 230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573389v1</w:t>
+                <w:t xml:space="preserve">hal-01058294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of front light configuration on the visual conspicuity of motorcycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
+                <w:t xml:space="preserve">Evaluation of ecodriving performances and teaching method: comparing training and simple advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01058294v1</w:t>
+                <w:t xml:space="preserve">hal-01573389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal loudness weights for sounds with increasing and decreasing intensity profiles</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Street in Dyads: Social Influence on Pedestrian Behaviour in an Immersive Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-T. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,189 +3712,189 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
+              <w:t xml:space="preserve">26ème entretiens Jacques Cartier \guillemotleft Facteurs humains, technologies embarquées et numériques : Quel rôle pour les politiques de sécurité routière, November 22-23, 2016, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458099v1</w:t>
+                <w:t xml:space="preserve">hal-02194677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème entretiens Jacques Cartier \guillemotleft Facteurs humains, technologies embarquées et numériques : Quel rôle pour les politiques de sécurité routière, November 22-23, 2016, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Evaluation des politiques de sécurité routière : nouvelles technologies, enjeux économiques et communication - ORSI EPSR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194677v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Ecodriving Performances: Efficient Feedback for Efficient Driving</w:t>
               </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Space-Speed Profiles : A Functional Approach Using Smoothing Splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique et sécurité routière : L'observation de la conduite en situation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème journées de Statistique, Mai 27-31, 2013, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5607,51 +5607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'éco-conduite et construction d'un indicateur dynamique pour véhicules thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRAC 2010 : Prévention des Risques et Aides à la Conduite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6525,64 +6525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité numérique au service de la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,51 +6764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional analysis of speed profiles: smoothing using derivative information, curve registration, and functional boxplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moving fixed-interval filter/smoother for estimation of vehicle position using odometer and map-matched GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,77 +7570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des situations accidentogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,51 +8515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9920FC20"/>
+    <w:nsid w:val="27654FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8746,51 +8746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsaintpierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2375-3649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076719472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;neroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00197-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.11.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bracquemond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Messias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.04.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bressaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lassarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000156" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.11.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.09.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPTD0KD6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponsot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4819184" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic d'Estampes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruchiga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sainct" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carsten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Brouwer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejuto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Jamson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kanasugi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.giscience.2018.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;neroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guilcher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Dang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piwowarczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manandhar Dinesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Saurav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shibasaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Guyonvarch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gimonet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225749" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Freitas Salgeiredo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292844v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Val" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Vandanjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Abecassis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629594" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rakotonirainy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haworth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benmimoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Aust" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zlocki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bergel Hayat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.cr54-fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rakotonirainy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915475v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05504043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amdaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baudrit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rivoirard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wadji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05503975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Rus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiolon Gildas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fourrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hiron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Camino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neamah Hasan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Font" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>