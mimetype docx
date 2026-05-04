--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -66,5191 +66,5191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae265/7786770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QTL mapping and candidate gene identification of the full flowering date trait in olive trees (Olea Europaea L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Lamoumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-025-07171-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved transcriptomics of single Vitis vinifera fruits: membrane transporters as switches of the double sigmoidal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (11), pp.3105-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739970v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of an olive population relevant for genome-wide association studies on flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1412, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitis rotundifolia Genes Introgressed with RUN1 and RPV1: Poor Recombination and Impact on V. vinifera Berry Transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13152095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuju Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenchang Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (5), pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2022.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RedOak: a reference-free and alignment-free structure for indexing a collection of similar genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Agret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (80), pp.4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.04363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03920648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Garighan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome ancestry mosaics reveal multiple and cryptic contributors to cultivated banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.1008-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome data from three endemic Myrtaceae species from New Caledonia displaying contrasting responses to myrtle rust (Austropuccinia psidii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soewarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.794 - 811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gros‐balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Chouiki Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A large set of 26 new reference transcriptomes dedicated to comparative population genomics in crops and wild relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.565-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestication rewired gene expression and nucleotide diversity patterns in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aichholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (4), pp.631-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature desynchronizes sugar and organic acid metabolism in ripening grapevine fruits and remodels their transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0850-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gigwa—Genotype investigator for genome- wide analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-016-0131-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The South Green portal: a comprehensive resource for tropical and Mediterranean crop genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2016.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité génétique des plantes cultivées à l'heure de l'informatique génétique à haut débit: génomique comparative de la domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHIV-RootCell: a supervised image analysis tool for rice root anatomical parameter quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNiPlay3: a web-based application for exploration and large scale analyses of genomic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (W1), pp.W295-W300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome population genomics reveals severe bottleneck and domestication cost in the African rice ( Oryza glaberrima )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.2210 - 2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Transcriptome Analysis of Three Oil Palm Fruit and Seed Tissues That Differ in Oil Content and Fatty Acid Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162 (3), pp.1337 - 1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.220525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the genetic basis of full flowering date in olive tree through QTL mapping approach: Towards climate-adaptive breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Lamoumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SynFlow: an interactive online genome structural variants viewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Summo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322783v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynFlow: an interactive online genome structural variants viewer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399031v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedOak: a reference-free and alignment-free structure for indexing a collection of similar genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03117453v1</w:t>
-              </w:r>
-[...4049 lines deleted...]
-                <w:t xml:space="preserve">hal-01268069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular insights into the DELLA-SPL-MIR156 regulatory network controlling floral transition in apple (Malus domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
+                <w:t xml:space="preserve">Virginia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Fernandez</w:t>
+                <w:t xml:space="preserve">Kwanho Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique This</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivia Di Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t>
@@ -5292,90 +5292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chenin Blanc International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t>
@@ -5417,77 +5417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tello Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5542,77 +5542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tello Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5654,90 +5654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low growth temperatures uncouple sugar accumulation from malic acid degradation in ripenning microvine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rienth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,103 +5779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALPHY 2016: Belgium-French meeting on Bioinformatics and Evolutionary Genomics March 17-18 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Biologie Physico-Chimique (IBPC). Paris, FRA. Muséum National d’Histoire Naturelle (MNHN), FRA., Mar 2016, Lille, France</w:t>
@@ -5904,90 +5904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar accumulation and malic degradation uncoupled by temperature in microwine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rienth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezth Shahood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6029,90 +6029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the population history using population genomics : the tomato domestication as a case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aichholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6148,786 +6148,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the genetic bases of durum wheat. Proceedings of the International Symposium on Genetics and Breeding of Durum Wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+                <w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+                <w:t xml:space="preserve">Mary T. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Genetics and Breeding of Durum Wheat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rome, Italy. 636 p</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739452v1</w:t>
+                <w:t xml:space="preserve">hal-01601505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+                <w:t xml:space="preserve">Broadening the genetic bases of durum wheat. Proceedings of the International Symposium on Genetics and Breeding of Durum Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary T. Kelly</w:t>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Symposium : Genetics and Breeding of Durum Wheat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy. 636 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601505v1</w:t>
+                <w:t xml:space="preserve">hal-02739452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the genetic basis of durum wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Genotyping by sequencing polyploidy wheat using RNAseq: Pitfalls and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud-Pirra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rome, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics and Breeding of Durum Wheat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807391v1</w:t>
+                <w:t xml:space="preserve">hal-01268029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing polyploidy wheat using RNAseq: Pitfalls and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Disentangling homeologous contigs in allo-tetraploid assembly: application to durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics and Breeding of Durum Wheat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-S15-S15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268029v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major causes of somatic polymorphism in clonal grape cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling homeologous contigs in allo-tetraploid assembly: application to durum wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Broadening the genetic basis of durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-S15-S15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137179v1</w:t>
+                <w:t xml:space="preserve">hal-02807391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6945,103 +6945,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of SPL9 and its regulatory network in the control of the floral transition in apple tree (Malus domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
+                <w:t xml:space="preserve">Virginia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Fernandez</w:t>
+                <w:t xml:space="preserve">Kwanho Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
@@ -7195,77 +7195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the temperature-mediated transcriptional and post-transcriptional regulation of dormancy and budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Garighan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,103 +7320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the hybrid mosaic structure of cultivated banana genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome Evolution 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sitges, Spain. 1 p., 2017</w:t>
@@ -7484,51 +7484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tranchan-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Orjuela-Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7740,77 +7740,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedOak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8006,51 +8006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Lamoumni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cubry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-07171-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jenny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14683" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros&#8208;balthazard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Homa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12587" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0131-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Homa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv351" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12738" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchan-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela-Bouniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03925385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Lamoumni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-07171-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jenny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14683" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros&#8208;balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Homa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0131-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Homa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12738" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267989v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sabot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchan-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela-Bouniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03925385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>