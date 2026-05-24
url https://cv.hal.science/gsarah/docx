--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,7657 +66,7782 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t>
+                <w:t xml:space="preserve">MOLECULAR INSIGHTS INTO THE DELLA-SPL-MIR156 REGULATORY NETWORK CONTROLLING FLORAL TRANSITION IN APPLE (MALUS DOMESTICA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+                <w:t xml:space="preserve">Virginia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Kwanho Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Zunino</w:t>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Samer El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">4th INUPRAG Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national de la recherche pour l'agriculture, l'alimentation et l'environnement (INRAE, France); Umea Plant Science Center (UPSC, Sweden); Centre for Research in Agricultural Genomics (CRAG, Spain), Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870626v2</w:t>
+                <w:t xml:space="preserve">hal-05620172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping and candidate gene identification of the full flowering date trait in olive trees (Olea Europaea L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+                <w:t xml:space="preserve">Molecular insights into the DELLA-SPL-MIR156 regulatory network controlling floral transition in apple (Malus domestica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Leon</w:t>
+                <w:t xml:space="preserve">Virginia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwanho Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05472731v1</w:t>
+              <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved transcriptomics of single Vitis vinifera fruits: membrane transporters as switches of the double sigmoidal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Di Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739970v2</w:t>
+                <w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an olive population relevant for genome-wide association studies on flowering time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mournet</w:t>
+                <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04870728v1</w:t>
+              <w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPN, Sep 2023, Westin Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitis rotundifolia Genes Introgressed with RUN1 and RPV1: Poor Recombination and Impact on V. vinifera Berry Transcriptome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Weber</w:t>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04673480v1</w:t>
+              <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giesco, Jul 2023, Ithaca, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amy E. Watson</w:t>
+                <w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+              <w:t xml:space="preserve">Chenin Blanc International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chenin blanc association, Nov 2022, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04519623v1</w:t>
+              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. 242 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao Dong</w:t>
+                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04159992v1</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low growth temperatures uncouple sugar accumulation from malic acid degradation in ripenning microvine berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04188641v1</w:t>
+              <w:t xml:space="preserve">InterVitis InterFructa 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sarah</w:t>
+                <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laucou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roux</w:t>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04187937v1</w:t>
+              <w:t xml:space="preserve">ALPHY 2016: Belgium-French meeting on Bioinformatics and Evolutionary Genomics March 17-18 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Biologie Physico-Chimique (IBPC). Paris, FRA. Muséum National d’Histoire Naturelle (MNHN), FRA., Mar 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sugar accumulation and malic degradation uncoupled by temperature in microwine berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezth Shahood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03678239v1</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RedOak: a reference-free and alignment-free structure for indexing a collection of similar genomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the population history using population genomics : the tomato domestication as a case of study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aichholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03920648v1</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux (UB). FRA., Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huettel</w:t>
+                <w:t xml:space="preserve">Broadening the genetic bases of durum wheat. Proceedings of the International Symposium on Genetics and Breeding of Durum Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03602721v1</w:t>
+              <w:t xml:space="preserve">International Symposium : Genetics and Breeding of Durum Wheat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy. 636 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome ancestry mosaics reveal multiple and cryptic contributors to cultivated banana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jenny</w:t>
+                <w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary T. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luchaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02628306v1</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Viader</w:t>
+                <w:t xml:space="preserve">Broadening the genetic basis of durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02144799v1</w:t>
+              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Leclercq</w:t>
+                <w:t xml:space="preserve">Genotyping by sequencing polyploidy wheat using RNAseq: Pitfalls and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud-Pirra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02178869v1</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics and Breeding of Durum Wheat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome data from three endemic Myrtaceae species from New Caledonia displaying contrasting responses to myrtle rust (Austropuccinia psidii)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Major causes of somatic polymorphism in clonal grape cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02618244v1</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Disentangling homeologous contigs in allo-tetraploid assembly: application to durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Leclercq</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...1633 lines deleted...]
-                <w:t xml:space="preserve">hal-01268069v1</w:t>
+              <w:t xml:space="preserve">Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-S15-S15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+                <w:t xml:space="preserve">Unraveling the genetic basis of full flowering date in olive tree through QTL mapping approach: Towards climate-adaptive breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Lamoumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357866v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genetic basis of full flowering date in olive tree through QTL mapping approach: Towards climate-adaptive breeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SynFlow: an interactive online genome structural variants viewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Summo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05207778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynFlow: an interactive online genome structural variants viewer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399031v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05322783v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357866v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedOak: a reference-free and alignment-free structure for indexing a collection of similar genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03117453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the DELLA-SPL-MIR156 regulatory network controlling floral transition in apple (Malus domestica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samer El Khoury</w:t>
+                <w:t xml:space="preserve">QTL mapping and candidate gene identification of the full flowering date trait in olive trees (Olea Europaea L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Lamoumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the INUPRAG Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05440136v1</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-025-07171-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pierre</w:t>
+                <w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04677493v1</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae265/7786770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Roux</w:t>
+                <w:t xml:space="preserve">Time-resolved transcriptomics of single Vitis vinifera fruits: membrane transporters as switches of the double sigmoidal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAG-Australia, International Plant and Animal Genome Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04569823v1</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (11), pp.3105-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravarietal diversity: an opportunity for climate change adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04188529v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chenin clone project: Current progress towards establishing a scientific base for intravarietal diversity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vitis rotundifolia Genes Introgressed with RUN1 and RPV1: Poor Recombination and Impact on V. vinifera Berry Transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chenin Blanc International Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04188511v1</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (15), pp.2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13152095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of an olive population relevant for genome-wide association studies on flowering time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01857671v1</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1412, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1412.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Bidel</w:t>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02736417v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low growth temperatures uncouple sugar accumulation from malic acid degradation in ripenning microvine berries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Rienth</w:t>
+                <w:t xml:space="preserve">Chimeras in Merlot grapevine revealed by phased assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Lopez</w:t>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterVitis InterFructa 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02793122v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09453-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Dual domestications and origin of traits in grapevine evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuju Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenchang Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY 2016: Belgium-French meeting on Bioinformatics and Evolutionary Genomics March 17-18 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02793573v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6635), pp.892-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add8655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar accumulation and malic degradation uncoupled by temperature in microwine berries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High quality phased assembly of grape genome offer new opportunities in chimera detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Lopez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01269212v1</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.99-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the population history using population genomics : the tomato domestication as a case of study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01269378v1</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (5), pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2022.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t>
+                <w:t xml:space="preserve">RedOak: a reference-free and alignment-free structure for indexing a collection of similar genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Agret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01601505v1</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (80), pp.4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.04363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03920648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the genetic bases of durum wheat. Proceedings of the International Symposium on Genetics and Breeding of Durum Wheat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Garighan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Bruno Huettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Genetics and Breeding of Durum Wheat</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02739452v1</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing polyploidy wheat using RNAseq: Pitfalls and perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genome ancestry mosaics reveal multiple and cryptic contributors to cultivated banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics and Breeding of Durum Wheat</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01268029v1</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.1008-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling homeologous contigs in allo-tetraploid assembly: application to durum wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Chouiki Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01137179v1</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major causes of somatic polymorphism in clonal grape cultivars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maillol</w:t>
+                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gros‐balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01267989v1</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the genetic basis of durum wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary transcriptomics reveals the origins of olives and the genomic changes associated with their domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome data from three endemic Myrtaceae species from New Caledonia displaying contrasting responses to myrtle rust (Austropuccinia psidii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soewarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.794 - 811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A large set of 26 new reference transcriptomes dedicated to comparative population genomics in crops and wild relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.565-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestication rewired gene expression and nucleotide diversity patterns in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aichholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (4), pp.631-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature desynchronizes sugar and organic acid metabolism in ripening grapevine fruits and remodels their transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0850-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gigwa—Genotype investigator for genome- wide analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-016-0131-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The South Green portal: a comprehensive resource for tropical and Mediterranean crop genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2016.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité génétique des plantes cultivées à l'heure de l'informatique génétique à haut débit: génomique comparative de la domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHIV-RootCell: a supervised image analysis tool for rice root anatomical parameter quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNiPlay3: a web-based application for exploration and large scale analyses of genomic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (W1), pp.W295-W300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome population genomics reveals severe bottleneck and domestication cost in the African rice ( Oryza glaberrima )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.2210 - 2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Transcriptome Analysis of Three Oil Palm Fruit and Seed Tissues That Differ in Oil Content and Fatty Acid Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807391v1</w:t>
+                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162 (3), pp.1337 - 1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.220525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of SPL9 and its regulatory network in the control of the floral transition in apple tree (Malus domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Al Bolbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwanho Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Siljak-Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lepers-Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the temperature-mediated transcriptional and post-transcriptional regulation of dormancy and budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Garighan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Coiti Togawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the hybrid mosaic structure of cultivated banana genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome Evolution 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sitges, Spain. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOGGLE-3 : a tool for on the fly pipelines creation and performing robust large-scale NGS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tranchan-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Orjuela-Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016 : Journées ouvertes de biologie informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 437 p., 2016, JOBIM 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Green bioinformatics platform: Update 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Engage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Plant Genomics Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7726,140 +7851,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedOak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mancheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03925385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8006,51 +8131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Lamoumni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-07171-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jenny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14683" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros&#8208;balthazard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Homa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12587" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0131-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Homa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12738" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267989v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sabot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchan-Dubreuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela-Bouniol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03925385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Bolbol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sichel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laucou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sichel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aichholz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud-Pirra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sabot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Lamoumni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-07171-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1412.21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09453-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Xia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchang Liang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add8655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.99-102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jenny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14683" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros&#8208;balthazard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14435" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02178869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Homa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13592" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0131-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637835v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00790" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Homa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Andres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv351" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12738" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dussert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Andersson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220525" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchan-Dubreuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela-Bouniol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03925385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0ab791cdb79f7adebb98549a2546e0b070b8237;origin=https://gite.lirmm.fr/doccy/RedOak;visit=swh:1:snp:ee2f64fb510a243f2e7ac0875b80c782c4bc0351;anchor=swh:1:rev:c875c2a7a70de544e900ffdbc0fecc11c8ecd469" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>