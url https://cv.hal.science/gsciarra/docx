--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -186,4743 +186,6859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t>
+                <w:t xml:space="preserve">Comparison of Interface Shear Behavior and Physical Properties of Sand-Clay Mixtures Prepared by Slurry and Dry Tamping Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Li</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20250050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454871v1</w:t>
+                <w:t xml:space="preserve">hal-05595609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Transition Between Fully and Partially Saturated Porous Media via a New Implicit Formulation of Interface Evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-025-02215-y⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.110037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552213v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Transition Between Fully and Partially Saturated Porous Media via a New Implicit Formulation of Interface Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+                <w:t xml:space="preserve">Julien Bomberault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.100543. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (10), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-025-02215-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552217v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of localized strains induced within a granular medium by a bi-phasic flow via digital image correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12480⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), pp.6973-6992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583743v1</w:t>
+                <w:t xml:space="preserve">hal-05552219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Correction to: Microstructure evolution and fluid transport in porous media: a formal asymptotic expansions approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94 (11), pp.3293-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-024-02704-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671938v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust detection and characterization of a bifurcated bi-phasic interface propagating through a granular medium: physically and morphologically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03919-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552219v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingering and strain localization in porous media during imbibition processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantification of localized strains induced within a granular medium by a bi-phasic flow via digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7261⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223416v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hydromechanical Instabilities in Geomaterials: Advances in Numerical Modeling and Experimental Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Sciarra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2022.954665⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727585v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.104234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage instabilities in granular materials: a new biaxial apparatus for fluid fingering and solid remodeling detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp. 6973-6992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02309-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603788v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness, stability and bifurcation analyses in elasto-viscoplastic boundary value problems with no inertia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolution and fluid transport in porous media: a formal asymptotic expansions approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103714⟩</w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94 (11), pp.3253-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-024-02668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688218v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Approach to Damage Induced by Drainage in Partially Saturated Granular Geomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Swelling-driven mechanics of partially cross-linked polymer gels: Steady state solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nardinocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Ommi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2022.869568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552226v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fingering and strain localization in porous media during imbibition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Harsha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (16), pp.3554-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552227v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage Instabilities in Granular Materials: A New Biaxial Apparatus for Fluid Fingering and Solid Remodeling Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552228v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction diagrams for symmetrically reinforced concrete square sections with various reinforcement ratios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114272⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666644v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the poroelastoplastic behaviour of soils subjected to internal erosion by suffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drainage instabilities in granular materials: a new biaxial apparatus for fluid fingering and solid remodeling detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633611v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the stationary solutions of the Allen–Cahn equation with non-constant stiffness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: Hydromechanical Instabilities in Geomaterials: Advances in Numerical Modeling and Experimental Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102641⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.954665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2022.954665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687430v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modeling of partially saturated deformable porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-uniqueness, stability and bifurcation analyses in elasto-viscoplastic boundary value problems with no inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.04.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.103714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2022.103714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362201v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical response of collapsible soils under different infiltration events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variational Approach to Damage Induced by Drainage in Partially Saturated Granular Geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Augusto Desideri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2359⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2022.869568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362188v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Fracture Modes in Strain-Gradient Elasticity: Size Effects and Characteristic Lengths for Isotropic Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-012-9409-y⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362179v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen–Cahn and Cahn–Hilliard-like equations for dissipative dynamics of saturated porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drainage Instabilities in Granular Materials: A New Biaxial Apparatus for Fluid Fingering and Solid Remodeling Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.08.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362182v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kink localization under asymmetric double-well potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D interaction diagrams for symmetrically reinforced concrete square sections with various reinforcement ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041111⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 262, pp.114272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362178v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in saturated porous media: Pore-fluid segregation in consolidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Review of Sand–Clay Mixture and Soil–Structure Interface Direct Shear Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.015⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.260-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics1020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362173v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase coexistence in consolidating porous media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Influence of Mixing Orders on the Microstructure of Artificially Prepared Sand-Clay Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.061121⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/8552224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362171v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Hooke's law for isotropic second gradient materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling the poroelastoplastic behaviour of soils subjected to internal erosion by suffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.117-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499570v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation of pre-stressed solid–fluid mixture theory, with an application to wave phenomena</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of the stationary solutions of the Allen–Cahn equation with non-constant stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Buttà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N M Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.102641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499568v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VARIATIONAL DEDUCTION OF SECOND GRADIENT POROELASTICITY II: AN APPLICATION TO THE CONSOLIDATION PROBLEM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Compact structures as true non-linear phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.434-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mine.2019.3.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499567v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational deduction of second gradient poroelasticity II: an application to the consolidation problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromechanical behavior of an embankment during inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Rotisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Madeo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.607⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (3), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2016-0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362161v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VARIATIONAL DEDUCTION OF SECOND GRADIENT POROELASTICITY PART I: GENERAL THEORY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous perturbation of fluid density and solid elastic strain in consolidating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Artale Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499566v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational formulation of pre-stressed solid–fluid mixture theory, with an application to wave phenomena</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase field modeling of partially saturated deformable porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2107), pp.230-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362163v1</w:t>
+                <w:t xml:space="preserve">hal-03522832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational deduction of second gradient poroelasticity I: general theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Compacton formation under Allen–Cahn dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2188), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362159v1</w:t>
+                <w:t xml:space="preserve">hal-01362200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second gradient poromechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temperature-driven volume transition in hydrogels: Phase-coexistence and interface localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N.M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nardinocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503231v1</w:t>
+                <w:t xml:space="preserve">hal-01362198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilatational and Compacting Behavior around a Cylindrical Cavern Leached Out in a Solid–Fluid Elastic Rock Salt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical response of collapsible soils under different infiltration events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kolumban Hutter</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada M. Rotisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.1212-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502133v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilatational and Compacting Behavior around a Cylindrical Cavern Leached Out in a Solid-Fluid Elastic Rock Salt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Allen–Cahn and Cahn–Hilliard-like equations for dissipative dynamics of saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N.M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kolumban Hutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/ASCE1532-36410055:3233⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.629-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362152v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Deformations of a Linear Elastic Porous Body Filled with an Inviscid Fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Fracture Modes in Strain-Gradient Elasticity: Size Effects and Characteristic Lengths for Isotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romesh C. Batra</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9409-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498441v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Deformations of a Linear Elastic Porous Body Filled with an Inviscid Fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kink localization under asymmetric double-well potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:ELAS.0000018765.68432.bb⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362142v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach to a micro-structured theory of solid-fluid mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase transition in saturated porous media: Pore-fluid segregation in consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N.M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Maugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00419-003-0279-4⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362137v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solid-fluid mixture model allowing for solid dilatation under external pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of edge forces in conservation laws and energy release rates of strain-gradient solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286511410412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase coexistence in consolidating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.061121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Hooke's law for isotropic second gradient materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A variational deduction of second gradient poroelasticity I: general theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Variational Deduction of Second Gradient Poroelasticity II: An Application to the Consolidation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational formulation of pre-stressed solid–fluid mixture theory, with an application to wave phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second gradient poromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (20), pp.6607-6629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk analysis and acceptability criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guarascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/SAFE070131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilatational and Compacting Behavior around a Cylindrical Cavern Leached Out in a Solid–Fluid Elastic Rock Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolumban Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static Deformations of a Linear Elastic Porous Body Filled with an Inviscid Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romesh C. Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ELAS.0000018765.68432.bb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A variational approach to a micro-structured theory of solid-fluid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolumban Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard A. Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.199-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-003-0279-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model for crystal plasticity based on micro-slip descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (5), pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001610200081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solid-fluid mixture model allowing for solid dilatation under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolumban Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solid-fluid mixture model allowing for solid dilatation under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolumban Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.287-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001610100053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of rigid inclusions reinforced foundations to investigate the failure envelope in the V-M-H space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid flow and strain localisation in partially saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th edition of the International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Chia Laguna, Cagliari, Sardinia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/coupled.2021.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391158v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'instabilités hydrauliques sur l'amplitude de déformation du milieu granulaire durant le drainage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of rigid inclusions reinforced foundations to investigate the failure envelope in the V-M-H space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720202v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et surveillance des instabilités hydromécaniques dans les géomatériaux: digitation et déformations localisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Détection et surveillance des instabilités hydromécaniques dans les géomatériaux : digitation et déformations localisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rethore</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact d'instabilités hydrauliques sur l'amplitude de déformation du milieu granulaire durant le drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive Modeling of a Suffusive Soil with Porosity-Dependent Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Gelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Meeting of the European Working Group on Internal Erosion (EWG-IE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.168-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation of a phase field model of multiphase flow in deformable porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils – “E-UNSAT 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.16006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160916006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of imbibition process in an embankment scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Rotisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils – “E-UNSAT 2016”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.16009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160916009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isogeometric analysis for anti-plane fracture problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Auricchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pingaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Venini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone remodeling description based on micro mechanical/biological effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lekszyckl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal. pp.557-557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second gradient model for deformable porous matrices filled with an inviscid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romesh C. Batra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of sample preparation on the multi scale structure of sand-clay mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, EDP Sciences, pp.01007, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199201007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4990,51 +7106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="270CC8DB"/>
+    <w:nsid w:val="7CD1F69C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5221,51 +7337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsciarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1116-2980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093672039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1738-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Nemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12480" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.954665" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.854268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Butt&#224;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N M Cirillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102641" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada M. Rotisciani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2359" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9409-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC31C4VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N.M. Cirillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ianiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N. M. Cirillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.061121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.10.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolumban Hutter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/ASCE1532-36410055:3233" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498441v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romesh C. Batra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000018765.68432.bb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maugin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-003-0279-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSJ3K4VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rethore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pingaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Venini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsciarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1116-2980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093672039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1738-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20250050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02704-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Nemer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03919-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02668-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nardinocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03650361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.854268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.954665" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Di Filippo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics1020014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Othmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8552224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Butt&#224;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N M Cirillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N. M. Cirillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saccomandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2019.3.434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rotisciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desideri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Artale Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cirillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ianiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.M. Cirillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nardinocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada M. Rotisciani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546114v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N.M. Cirillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9409-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC31C4VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286511410412" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.061121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarascio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolumban Hutter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romesh C. Batra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000018765.68432.bb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Maugin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-003-0279-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSJ3K4VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610200081" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVJDC2NG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610100053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rotisciani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pingaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Venini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lekszyckl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_557" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8L66S13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199201007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>