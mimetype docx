--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Giulio Sciarra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur des Universites</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -220,278 +226,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Interface Shear Behavior and Physical Properties of Sand-Clay Mixtures Prepared by Slurry and Dry Tamping Methods</w:t>
+                <w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Yin</w:t>
+                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+                <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20250050⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.110037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595609v1</w:t>
+                <w:t xml:space="preserve">hal-05454871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macro-element for circular shallow foundations on rigid inclusion-reinforced soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Interface Shear Behavior and Physical Properties of Sand-Clay Mixtures Prepared by Slurry and Dry Tamping Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 202, pp.110037. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.110037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20250050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454871v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Transition Between Fully and Partially Saturated Porous Media via a New Implicit Formulation of Interface Evolution</w:t>
               </w:r>
@@ -516,51 +522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152 (10), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -594,90 +600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (10), pp.6973-6992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -724,51 +730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Microstructure evolution and fluid transport in porous media: a formal asymptotic expansions approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94 (11), pp.3293-3295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -828,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (12), pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -900,451 +906,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of localized strains induced within a granular medium by a bi-phasic flow via digital image correlation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12480⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.104234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583743v1</w:t>
+                <w:t xml:space="preserve">hal-04671938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+                <w:t xml:space="preserve">Quantification of localized strains induced within a granular medium by a bi-phasic flow via digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474333v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Timoshenko beam with embedded rotation discontinuity coupled with a 3D macroelement to assess the vulnerability of reinforced concrete frame structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of clay fraction on the shear behavior of an interface between sand-clay mixture and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.104234. </w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671938v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D failure envelope of rigid inclusion reinforced foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, pp. 6973-6992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution and fluid transport in porous media: a formal asymptotic expansions approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94 (11), pp.3253-3291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nardinocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Ommi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 202, pp.104101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1612,64 +1618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Harsha Ommi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124 (16), pp.3554-3581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,499 +1703,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Drainage instabilities in granular materials: a new biaxial apparatus for fluid fingering and solid remodeling detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122, pp.104201. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650361v1</w:t>
+                <w:t xml:space="preserve">hal-03603788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial: Hydromechanical Instabilities in Geomaterials: Advances in Numerical Modeling and Experimental Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.954665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2022.954665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633296v1</w:t>
+                <w:t xml:space="preserve">hal-04727585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage instabilities in granular materials: a new biaxial apparatus for fluid fingering and solid remodeling detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements. Part I: The model and one-dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03603788v1</w:t>
+                <w:t xml:space="preserve">hal-03633296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hydromechanical Instabilities in Geomaterials: Advances in Numerical Modeling and Experimental Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid-fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Collin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.954665. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.104201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmech.2022.954665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727585v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniqueness, stability and bifurcation analyses in elasto-viscoplastic boundary value problems with no inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177, pp.103714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,64 +2242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Approach to Damage Induced by Drainage in Partially Saturated Granular Geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Ommi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,304 +2327,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Drainage Instabilities in Granular Materials: A New Biaxial Apparatus for Fluid Fingering and Solid Remodeling Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.104201. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552227v1</w:t>
+                <w:t xml:space="preserve">hal-05552228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage Instabilities in Granular Materials: A New Biaxial Apparatus for Fluid Fingering and Solid Remodeling Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A phase field model for partially saturated geomaterials describing fluid–fluid displacements, Part II: Stability analysis and two-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Ommi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.854268⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552228v1</w:t>
+                <w:t xml:space="preserve">hal-05552227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D interaction diagrams for symmetrically reinforced concrete square sections with various reinforcement ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androniki-Anna Doulgeroglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 262, pp.114272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2652,103 +2658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Sand–Clay Mixture and Soil–Structure Interface Direct Shear Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), pp.260-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2782,64 +2788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Mixing Orders on the Microstructure of Artificially Prepared Sand-Clay Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the poroelastoplastic behaviour of soils subjected to internal erosion by suffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Buttà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio N M Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.102641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3163,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Saccomandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.434-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (3), pp.348-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3352,161 +3358,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous perturbation of fluid density and solid elastic strain in consolidating porous media</w:t>
+                <w:t xml:space="preserve">Compacton formation under Allen–Cahn dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Artale Harris</w:t>
+                <w:t xml:space="preserve">Emilio Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Cirillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2188), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362192v1</w:t>
+                <w:t xml:space="preserve">hal-01362200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of partially saturated deformable porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (2107), pp.230-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3534,131 +3540,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compacton formation under Allen–Cahn dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous perturbation of fluid density and solid elastic strain in consolidating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Artale Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2188), </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362200v1</w:t>
+                <w:t xml:space="preserve">hal-01362192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven volume transition in hydrogels: Phase-coexistence and interface localization</w:t>
               </w:r>
@@ -3670,51 +3676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N.M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nardinocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3748,70 +3754,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-mechanical response of collapsible soils under different infiltration events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada M. Rotisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada M. Rotisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3878,64 +3884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen–Cahn and Cahn–Hilliard-like equations for dissipative dynamics of saturated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio N.M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (2), pp.629-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Fracture Modes in Strain-Gradient Elasticity: Size Effects and Characteristic Lengths for Isotropic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,64 +4091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kink localization under asymmetric double-well potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4170,278 +4176,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in saturated porous media: Pore-fluid segregation in consolidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The role of edge forces in conservation laws and energy release rates of strain-gradient solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 240 (17), </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286511410412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362173v1</w:t>
+                <w:t xml:space="preserve">hal-01362177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of edge forces in conservation laws and energy release rates of strain-gradient solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phase transition in saturated porous media: Pore-fluid segregation in consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio N.M. Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (3), </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286511410412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362177v1</w:t>
+                <w:t xml:space="preserve">hal-01362173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase coexistence in consolidating porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio N. M. Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,51 +4494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Hooke's law for isotropic second gradient materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4570,77 +4576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational deduction of second gradient poroelasticity I: general theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4704,64 +4710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4812,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ianiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4894,51 +4900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second gradient poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94, pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilatational and Compacting Behavior around a Cylindrical Cavern Leached Out in a Solid–Fluid Elastic Rock Salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Deformations of a Linear Elastic Porous Body Filled with an Inviscid Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romesh C. Batra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,51 +5320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational approach to a micro-structured theory of solid-fluid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolumban Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for crystal plasticity based on micro-slip descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.425-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,51 +5539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid-fluid mixture model allowing for solid dilatation under external pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid-fluid mixture model allowing for solid dilatation under external pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,64 +5783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow and strain localisation in partially saturated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5881,90 +5887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of rigid inclusions reinforced foundations to investigate the failure envelope in the V-M-H space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Alcala-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6002,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et surveillance des instabilités hydromécaniques dans les géomatériaux : digitation et déformations localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6097,51 +6103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'instabilités hydrauliques sur l'amplitude de déformation du milieu granulaire durant le drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6192,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Modeling of a Suffusive Soil with Porosity-Dependent Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,51 +6302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of a phase field model of multiphase flow in deformable porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils – “E-UNSAT 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.16006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6413,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Unsaturated Soils – “E-UNSAT 2016”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.16009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6530,51 +6536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pingaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Reali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Venini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6616,70 +6622,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone remodeling description based on micro mechanical/biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lekszyckl</w:t>
+                <w:t xml:space="preserve">Tomasz Lekszycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal. pp.557-557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_557⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -6764,51 +6770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second gradient model for deformable porous matrices filled with an inviscid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romesh C. Batra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,90 +6877,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sample preparation on the multi scale structure of sand-clay mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sciarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7106,51 +7112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD1F69C"/>
+    <w:nsid w:val="FCB801E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7337,51 +7343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsciarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1116-2980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093672039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1738-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20250050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02704-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Nemer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03919-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02668-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nardinocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03650361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.854268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.954665" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Di Filippo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics1020014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Othmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8552224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Butt&#224;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N M Cirillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N. M. Cirillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saccomandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2019.3.434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rotisciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desideri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Artale Harris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cirillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ianiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.M. Cirillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nardinocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada M. Rotisciani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546114v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N.M. Cirillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9409-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC31C4VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286511410412" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.061121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarascio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolumban Hutter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romesh C. Batra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000018765.68432.bb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Maugin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-003-0279-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSJ3K4VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610200081" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVJDC2NG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610100053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rotisciani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pingaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Venini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lekszyckl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_557" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8L66S13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199201007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gsciarra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1116-2980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093672039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1738-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454871v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alcala-Ochoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.110037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20250050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02309-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02704-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Nemer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03919-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki-Anna Doulgeroglou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104234" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100543" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-024-02668-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nardinocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Ommi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Harsha Ommi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.854268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.954665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03633296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03650361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03688218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2022.103714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2022.869568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Di Filippo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics1020014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Othmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8552224" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Butt&#224;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N M Cirillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N. M. Cirillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saccomandi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2019.3.434" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rotisciani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desideri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2016-0174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cirillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ianiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Artale Harris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N.M. Cirillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nardinocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada M. Rotisciani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2359" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546114v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio N.M. Cirillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.08.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9409-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HC31C4VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286511410412" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.05.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.061121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarascio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolumban Hutter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romesh C. Batra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ELAS.0000018765.68432.bb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard A. Maugin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-003-0279-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSJ3K4VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362122v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610200081" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVJDC2NG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001610100053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/coupled.2021.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04391158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rotisciani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160916009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pingaro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Reali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Venini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Lekszycki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_557" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8L66S13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199201007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>