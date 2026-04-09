--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -493,64 +493,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Corral</w:t>
+                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
+                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -565,100 +565,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355492v1</w:t>
+                <w:t xml:space="preserve">hal-02355495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
+                <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
+                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -673,51 +673,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355495v1</w:t>
+                <w:t xml:space="preserve">hal-02355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic management of sessions in shared spaces</w:t>
               </w:r>
@@ -1048,1092 +1048,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
+                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amath Ndao</w:t>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huin</w:t>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317392v1</w:t>
+                <w:t xml:space="preserve">hal-05034041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
+                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lavaur</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034041v1</w:t>
+                <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t>
+              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846409v1</w:t>
+                <w:t xml:space="preserve">hal-04681789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RGCN for Beyond Pairwise Training: Generalizing Monitors Selection in Network Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
+              <w:t xml:space="preserve">ISNCC 2024: 11th International Symposium on Networks, Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washinghton, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10759018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681789v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGCN for Beyond Pairwise Training: Generalizing Monitors Selection in Network Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa El Attar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNCC 2024: 11th International Symposium on Networks, Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washinghton, United States. </w:t>
+              <w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10759018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749283v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368540v1</w:t>
+                <w:t xml:space="preserve">hal-04846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Taghavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
+              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437928v1</w:t>
+                <w:t xml:space="preserve">hal-04368541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-7, </w:t>
+              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368541v1</w:t>
+                <w:t xml:space="preserve">hal-04437928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,727 +3191,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On demand QoS with a SDN traffic engineering management (STEM) module</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Morin</w:t>
+                <w:t xml:space="preserve">Composing Continuous Services in a CoAP-based IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIMS - 6th IEEE International Conference on AI &amp; Mobile Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758875v1</w:t>
+                <w:t xml:space="preserve">hal-01519132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.143 - 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+                <w:t xml:space="preserve">hal-01574782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Continuous Services in a CoAP-based IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
+                <w:t xml:space="preserve">Tadanori Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - 6th IEEE International Conference on AI &amp; Mobile Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519132v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574782v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadanori Matsui</w:t>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458564v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On demand QoS with a SDN traffic engineering management (STEM) module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicative-Layer Multipath for Low-Latency Adaptive Live Streaming</w:t>
               </w:r>
@@ -4144,77 +4144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Guedrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,90 +4261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vilajosana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,368 +4951,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
+                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
+                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
+              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676904v1</w:t>
+                <w:t xml:space="preserve">hal-00855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
+                <w:t xml:space="preserve">Hybrid Scale-Based Approximation Algorithm for QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Graz, Austria. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855059v1</w:t>
+                <w:t xml:space="preserve">hal-00725064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Scale-Based Approximation Algorithm for QoS Routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Graz, Austria. pp.367-374</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725064v1</w:t>
+                <w:t xml:space="preserve">hal-00676904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,51 +5385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,191 +5595,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du routage PCE aux réseaux de prochaine génération avec IMS.</w:t>
+                <w:t xml:space="preserve">Ad-hoc Recursive PCE Based Inter-domain Path Computation (ARPC) Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR'08 : 9èmes Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Villeneuve D'Ascq, Fidji</w:t>
+              <w:t xml:space="preserve">HET-NETs : Fifth International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Karlskrona, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368211v1</w:t>
+                <w:t xml:space="preserve">hal-02368217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad-hoc Recursive PCE Based Inter-domain Path Computation (ARPC) Methods</w:t>
+                <w:t xml:space="preserve">Intégration du routage PCE aux réseaux de prochaine génération avec IMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs : Fifth International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Karlskrona, Suède</w:t>
+              <w:t xml:space="preserve">JDIR'08 : 9èmes Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve D'Ascq, Fidji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368217v1</w:t>
+                <w:t xml:space="preserve">hal-02368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiffServ-Aware Flow Admission Control and Resource Allocation Modeling</w:t>
               </w:r>
@@ -5841,455 +5841,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t>
+              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535998v1</w:t>
+                <w:t xml:space="preserve">hal-00534356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534356v1</w:t>
+                <w:t xml:space="preserve">inria-00535998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t>
+              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368183v1</w:t>
+                <w:t xml:space="preserve">hal-02368702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
+              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368702v1</w:t>
+                <w:t xml:space="preserve">hal-02368183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,243 +6429,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
+              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368096v1</w:t>
+                <w:t xml:space="preserve">hal-02368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto Incera Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
+              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368089v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6823,269 +6823,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
+                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
+                <w:t xml:space="preserve">hal-00433305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
+                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433305v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad-Hoc Recursive PCE-Based Inter-Domain Path Computation (ARPC) Methods</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021702910209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C6AE4230F93CCD65BA145B1E0398C8D7D1B659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2018.8475050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02464389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021702910209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C6AE4230F93CCD65BA145B1E0398C8D7D1B659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2018.8475050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02464389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>