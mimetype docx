--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -31,50 +31,110 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Géraldine TEXIER </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">gtexier</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3749-9725</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -101,1359 +161,1333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Network Service Placement Reconciling Optimality and Scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Taghavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.2218-2229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tnsm.2023.3284602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centric discretized delivery of rate-adaptive live streams in underprovisioned CDN networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (4), pp.706 - 718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSAC.2014.140404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability Experience on Integrating between Different Active Measurement Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaeyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taekyoun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3961, pp.630 - 638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic management of sessions in shared spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (2), pp.173 - 181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021702910209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Orchestration and Placement of 5G Network Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecília de Sousa Luz Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cache ta topo, je place quand même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Achaichia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558514v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
+                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Busnel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034041v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lavaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681789v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGCN for Beyond Pairwise Training: Generalizing Monitors Selection in Network Tomography</w:t>
               </w:r>
@@ -1465,64 +1499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNCC 2024: 11th International Symposium on Networks, Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washinghton, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,5262 +1584,5595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t>
+              <w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368540v1</w:t>
+                <w:t xml:space="preserve">hal-04681789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monitoring Network Slices with a Genetic Algorithm Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2024: IEEE 21st Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04846409v1</w:t>
+                <w:t xml:space="preserve">hal-04368540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368541v1</w:t>
+                <w:t xml:space="preserve">hal-04846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">A Fair Approach to the Online Placement of the Network Services over the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Taghavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM 2023: 19th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niagara Falls, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM59352.2023.10327793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04117608v1</w:t>
+                <w:t xml:space="preserve">hal-04368541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement de services virtualisés par des stratégies intelligentes pour l'algorithme de Branch and Bound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663151v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Network Service Placement using Intelligent Search Strategies over Branch-and-Bound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Placement de services virtualisés par des stratégies intelligentes pour l'algorithme de Branch and Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Taghavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021 - IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510057v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NSPlacer: A Tool for Evaluating Service Placement Algorithms in Post-5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masoud Taghavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CloudNet 2022 - IEEE 11th International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.252-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873944v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du coût de déploiement de services réseau virtualisés dans le cloud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Approach to Network Service Placement using Intelligent Search Strategies over Branch-and-Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masoud Taghavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2021 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874121v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Network Services Embedding Costs over Public and Private Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Algorithmes de placement de VNFs dans des contextes mono-et multi-propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desmangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2020 - 34th International Conference on Information Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440297v1</w:t>
+                <w:t xml:space="preserve">hal-02873944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La puissance du crowdsensing au service de la durée de vie des réseaux IoT urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation du coût de déploiement de services réseau virtualisés dans le cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118074v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Optimization of Network Services Embedding Costs over Public and Private Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desmangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOIN 2020 - 34th International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN48656.2020.9016607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02313403v1</w:t>
+                <w:t xml:space="preserve">hal-02440297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Power of the Crowd and Offloading Urban IoT Networks to Extend their Lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La puissance du crowdsensing au service de la durée de vie des réseaux IoT urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANMAN 2018 : IEEE International Symposium on Local and Metropolitan Area Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2018.8475050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01813313v1</w:t>
+                <w:t xml:space="preserve">hal-02118074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">VNF placement algorithms to address the mono- and multi-tenant issues in edge and core networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desmangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOCC 2018 : 7th European Conference on Service-oriented and Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_1⟩</w:t>
+              <w:t xml:space="preserve">CLOUDNET 2019 : 8th IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet47604.2019.9064108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871515v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Continuous Services in a CoAP-based IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Billet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - 6th IEEE International Conference on AI &amp; Mobile Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOCC 2018 : 7th European Conference on Service-oriented and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519132v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leveraging the Power of the Crowd and Offloading Urban IoT Networks to Extend their Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
+              <w:t xml:space="preserve">LANMAN 2018 : IEEE International Symposium on Local and Metropolitan Area Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Washington, DC, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2018.8475050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574782v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Segment Routing with SDN based label stack optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
+              <w:t xml:space="preserve">ICIN 2017 : 20th Conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.143 - 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2017.7899404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458564v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leapfrog collaboration: Toward determinism and predictability in industrial-IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadanori Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Jiang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2017 : 2017 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composing Continuous Services in a CoAP-based IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">AIMS - 6th IEEE International Conference on AI &amp; Mobile Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On demand QoS with a SDN traffic engineering management (STEM) module</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758875v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative-Layer Multipath for Low-Latency Adaptive Live Streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Houze</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2016 : IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369305v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer scheduler for video streaming over MPTCP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On demand QoS with a SDN traffic engineering management (STEM) module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '16: Proceedings of the 7th International Conference on Multimedia Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2910017.2910594⟩</w:t>
+              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM.2017.8256052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310300v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Applicative-Layer Multipath for Low-Latency Adaptive Live Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Houze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2016 : IEEE 15th International Symposium on Network Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778603⟩</w:t>
+              <w:t xml:space="preserve">ICC 2016 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574155v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Cross-layer scheduler for video streaming over MPTCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vilajosana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '16: Proceedings of the 7th International Conference on Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2016, Klagenfurt, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910017.2910594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359812v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Lightweight Video Packet Filtering for Large-Scale Video Data Delivery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Label encoding algorithm for MPLS Segment Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Guedrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEW 2016 : IEEE International Conference on Multimedia &amp; Expo Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574700⟩</w:t>
+              <w:t xml:space="preserve">NCA 2016 : IEEE 15th International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, Ma, United States. pp.113 - 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511256v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rover: Poor (but Elegant) Man’s Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vilajosana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Valletta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190451v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Lightweight Video Packet Filtering for Large-Scale Video Data Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boyrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Asselin de Williencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMEW 2016 : IEEE International Conference on Multimedia &amp; Expo Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188544v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing end-to-end QoS Paths in the Internet Considering Multiple Alliances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks 2014 : 16th International Telecommunications Network Strategy and Planning Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NETWKS.2014.6959248⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167357v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SANP: an Algorithm for Selecting End-to-End Paths with QoS Guarantees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network &amp; Mobile Summit 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942441v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
+                <w:t xml:space="preserve">Computing end-to-end QoS Paths in the Internet Considering Multiple Alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Bellabas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Romain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks 2014 : 16th International Telecommunications Network Strategy and Planning Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Funchal, Portugal. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NETWKS.2014.6959248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855059v1</w:t>
+                <w:t xml:space="preserve">hal-01167357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Scale-Based Approximation Algorithm for QoS Routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SANP: an Algorithm for Selecting End-to-End Paths with QoS Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Graz, Austria. pp.367-374</w:t>
+              <w:t xml:space="preserve">Future Network &amp; Mobile Summit 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725064v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Convergent IP Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Karim Najah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
+              <w:t xml:space="preserve">WPMC 2011 : 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676904v1</w:t>
+                <w:t xml:space="preserve">hal-00855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid Scale-Based Approximation Algorithm for QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433368v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid Scale-Based Approximation Algorithm for QoS Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Graz, Austria. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424319v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Convergent IPTV Services over IP Multimedia Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Bellabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538269v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad-hoc Recursive PCE Based Inter-domain Path Computation (ARPC) Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A distributed exact solution to compute inter-domain multi-constrained paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs : Fifth International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUNICE - 15th Open European Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Espagne. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03700-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368217v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du routage PCE aux réseaux de prochaine génération avec IMS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Computation of Multi-Constrained Paths in Multi-Domain MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR'08 : 9èmes Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Villeneuve D'Ascq, Fidji</w:t>
+              <w:t xml:space="preserve">NGI'09 : Fifth Euro-NGI Conference on Next Generation Internet Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368211v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffServ-Aware Flow Admission Control and Resource Allocation Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Quality of Service Routing in Next Generation Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bellabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on IP QoS and Traffic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingenierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368206v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ad-hoc Recursive PCE Based Inter-domain Path Computation (ARPC) Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HET-NETs : Fifth International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Karlskrona, Suède</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534356v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégration du routage PCE aux réseaux de prochaine génération avec IMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDIR'08 : 9èmes Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve D'Ascq, Fidji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535998v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DiffServ-Aware Flow Admission Control and Resource Allocation Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
+              <w:t xml:space="preserve">Workshop on IP QoS and Traffic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368702v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368183v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 2004 : 6ème Journée Doctorale Informatique et Réseau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368172v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2004 : 6ème rencontres francophones sur les aspects algorithmiques des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Batz-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368156v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
+              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368089v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDIR 2004 : 6ème Journée Doctorale Informatique et Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algotel 2004 : 6ème rencontres francophones sur les aspects algorithmiques des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Batz-Sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Incera Dieguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux, principes fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2016, 978-2-7462-4659-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6815,435 +7182,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pattarasinee Bhattarakosol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-159, 2010, 978-1-61520-791-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-61520-791-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433305v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS Routing and Management in Backbone Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Inter-Domain Path Computation with Multiple QoS Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Quality of Service Technologies and Network Management: Models for Enhancing Communication</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Providing QoS and Reliability in the Future Internet Backbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publisher, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00584241v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad-Hoc Recursive PCE-Based Inter-Domain Path Computation (ARPC) Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility Management and Quality-of-Service for Heterogeneous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, River Publishers, 2009, 9788792329202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. TE 7565</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1 - 15, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7253,156 +7620,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au Grand Paris ? Planification métropolitaine et stratégies locales. Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7412,105 +7779,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un Internet programmable offrant des garanties de qualité de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Rennes 1 [UR1], 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02464389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7576,51 +7943,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="33BE0EE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7657,51 +8176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021702910209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C6AE4230F93CCD65BA145B1E0398C8D7D1B659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2018.8475050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02464389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gtexier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-9725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021702910209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1C6AE4230F93CCD65BA145B1E0398C8D7D1B659/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04749283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa El Attar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10759018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454695" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04368541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327793" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911372v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978830" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685796" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmangles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN48656.2020.9016607" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet47604.2019.9064108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01813313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2018.8475050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Guedrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2017.7899404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadanori Matsui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM.2017.8256052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilajosana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bellabas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Najah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Abdelkarim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03700-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584241v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/bookstore/titledetails.aspx?titleid=37304" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-791-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02464389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>