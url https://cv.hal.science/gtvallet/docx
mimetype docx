--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -467,481 +467,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre le déclin sensoriel et cognitif dans le vieillissement normal : revue critique de la littérature et apports de l’approche incarnée et située de la cognition</w:t>
+                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Mille</w:t>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie De Chalvron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.06.001⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906181v1</w:t>
+                <w:t xml:space="preserve">hal-04104751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+                <w:t xml:space="preserve">SOphrology Intervention to Improve WELL-Being in Hospital Staff (SO-WELL): Protocol for a Randomized Controlled Trial Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie De Chalvron</w:t>
+                <w:t xml:space="preserve">Lénise Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Fruitet</w:t>
+                <w:t xml:space="preserve">Maryse Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20021185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104751v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOphrology Intervention to Improve WELL-Being in Hospital Staff (SO-WELL): Protocol for a Randomized Controlled Trial Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre le déclin sensoriel et cognitif dans le vieillissement normal : revue critique de la littérature et apports de l’approche incarnée et située de la cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Baldet</w:t>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Marson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.1185. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.71-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20021185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312444v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Overlap for Specific Memories Only Matters for Poor Memory Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1237,421 +1237,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing “guess who?”: When an episodic specificity induction increases trace distinctiveness and reduces memory errors during event reconstruction</w:t>
+                <w:t xml:space="preserve">Specific form of ageism in dental care: Convergent validity of the Ageism Scale for Dental Students and its implications for education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Purkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
+                <w:t xml:space="preserve">Sophie Piaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+                <w:t xml:space="preserve">Valerie Roger-Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.505-518. </w:t>
+              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2014527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eje.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683591v1</w:t>
+                <w:t xml:space="preserve">hal-03683575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific form of ageism in dental care: Convergent validity of the Ageism Scale for Dental Students and its implications for education</w:t>
+                <w:t xml:space="preserve">Rôle des représentations sociales sur le vieillissement cognitif incarné et situé : l’exemple du passage à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Piaton</w:t>
+                <w:t xml:space="preserve">Laurie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Roger-Leroi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benjamin Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.372-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eje.12817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683575v1</w:t>
+                <w:t xml:space="preserve">hal-03904934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des représentations sociales sur le vieillissement cognitif incarné et situé : l’exemple du passage à la retraite</w:t>
+                <w:t xml:space="preserve">Playing “guess who?”: When an episodic specificity induction increases trace distinctiveness and reduces memory errors during event reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Borel</w:t>
+                <w:t xml:space="preserve">Rudy Purkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.372-380. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.505-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2014527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904934v1</w:t>
+                <w:t xml:space="preserve">hal-03683591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does vagal activity benefit to the discrimination of highly overlapping memory traces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Purkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,555 +1696,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Behavioral Therapy and Acceptance and Commitment Therapy for the Discontinuation of Long-Term Benzodiazepine Use in Insomnia and Anxiety Disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefits from one session of deep and slow breathing on vagal tone and anxiety in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph181910222⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98736-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403545v1</w:t>
+                <w:t xml:space="preserve">hal-03396770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from one session of deep and slow breathing on vagal tone and anxiety in young and older adults</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive Behavioral Therapy and Acceptance and Commitment Therapy for the Discontinuation of Long-Term Benzodiazepine Use in Insomnia and Anxiety Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinée Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schoendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.10222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98736-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph181910222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396770v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Retrospective and Present Judgment of the Passage of Time in the Elderly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Resolution Neurocognitive Aging and Cognition: An Embodied Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Simona M. Brambati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lorandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134468-bja10031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.687393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395980v1</w:t>
+                <w:t xml:space="preserve">hal-03403640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Resolution Neurocognitive Aging and Cognition: An Embodied Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Mille</w:t>
+                <w:t xml:space="preserve">The Retrospective and Present Judgment of the Passage of Time in the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona M. Brambati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">Fanny Lorandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.687393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22134468-bja10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403640v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedentary Lifestyle Matters as Past Sedentariness, Not Current Sedentariness, Predicts Cognitive Inhibition Performance among College Students: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,425 +2432,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid burden and white matter hyperintensities mediate age-related cognitive differences</w:t>
+                <w:t xml:space="preserve">Executive deficits in schizophrenia: mediation by processing speed and its relationships with aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Sévigny Dupont</w:t>
+                <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bocti</w:t>
+                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Joannette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.025⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291720002871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473461v1</w:t>
+                <w:t xml:space="preserve">hal-02978614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive functions in schizophrenia aging: Differential effects of age within specific executive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.109-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive deficits in schizophrenia: mediation by processing speed and its relationships with aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amyloid burden and white matter hyperintensities mediate age-related cognitive differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rondepierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">Pénélope Sévigny Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bocti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maude Joannette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maxime Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Nikelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291720002871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978614v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédentarité au travail : un enjeu majeur en santé au travail</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (5), pp.731. </w:t>
@@ -2968,295 +2968,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education as a Moderator of the Relationship Between Episodic Memory and Amyloid Load in Normal Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jim Nikelski</w:t>
+                <w:t xml:space="preserve">Stress physiologique et psychosocial: l’intérêt des biomarqueurs du stress en médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glz235⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382646v1</w:t>
+                <w:t xml:space="preserve">hal-04973974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress physiologique et psychosocial: l’intérêt des biomarqueurs du stress en médecine du travail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fares Moustafa</w:t>
+                <w:t xml:space="preserve">Education as a Moderator of the Relationship Between Episodic Memory and Amyloid Load in Normal Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Joannette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bocti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Sévigny Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maxime Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Nikelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (5), pp.481. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (10), pp.1820-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glz235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973974v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress management in obesity during a thermal spa residential programme (ObesiStress): protocol for a randomised controlled trial study</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine E. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (5), pp.2238-2247. </w:t>
@@ -3510,64 +3510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving recall and imagination of past and future events through the Episodic Specificity Induction: a French adaptation and validation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Purkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bottari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3739,77 +3739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Does It Improve the Mind’s Eye?” : Sensorimotor Simulation in Episodic Event Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Purkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, 1403/11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3882,51 +3882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Bottari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3971,499 +3971,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work Addiction Test Questionnaire to Assess Workaholism: Validation of French Version</w:t>
+                <w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Ravoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine E. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dewavrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (1), pp.e12. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/mental.8215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131634v1</w:t>
+                <w:t xml:space="preserve">hal-03375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t>
+                <w:t xml:space="preserve">Work Addiction Test Questionnaire to Assess Workaholism: Validation of French Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">Hortense Ravoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39, pp.155-163. </w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/mental.8215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375016v1</w:t>
+                <w:t xml:space="preserve">hal-02131634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedentary behavior at work and cognitive functioning: A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">When motion improves working memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00239⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.410-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1510012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134044v1</w:t>
+                <w:t xml:space="preserve">hal-02557194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When motion improves working memory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sedentary behavior at work and cognitive functioning: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (3), pp.410-416. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09658211.2018.1510012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557194v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual processing affects the reactivation of a sensory dimension during a categorization task</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,425 +4573,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
+                <w:t xml:space="preserve">Comprehension of concrete and abstract words in semantic variant primary progressive aphasia and Alzheimer’s disease: A behavioral and neuroimaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Montembeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Boukadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.93 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979313v1</w:t>
+                <w:t xml:space="preserve">hal-01644760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of concrete and abstract words in semantic variant primary progressive aphasia and Alzheimer’s disease: A behavioral and neuroimaging study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644760v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rey</w:t>
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644717v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SEMantic and EPisodic Memory Test (SEMEP) Developed within the Embodied Cognition Framework: Application to Normal Aging, Alzheimer's Disease and Semantic Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Hudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s disease and memory strength: Gradual decline of memory traces as a function of their strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Hudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,103 +5349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Qualitative Impairment in Face Perception in Alzheimer’s Disease: Evidence from a Reduced Face Inversion Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maxime Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Joannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), pp.1225 - 1236. </w:t>
@@ -5496,51 +5496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Effect of Multisensory Letter Encoding on Reading and Spelling in 5-Year-Old Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of the Amplitude Envelope in Duration Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACT-IN: An integrated view of memory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,520 +6108,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Seeing a Dog Activates the Bark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The disconnection syndrome in the Alzheimer’s disease: The cross-modal priming example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9), pp.2402-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000176⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984227v1</w:t>
+                <w:t xml:space="preserve">hal-02133858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perceptual nature of audiovisual interactions for semantic knowledge in young and elderly adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143 (3), pp.253-260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disconnection syndrome in the Alzheimer’s disease: The cross-modal priming example</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Seeing a Dog Activates the Bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Goldstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02133858v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Seeing a Dog Activates the Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (2), pp.100-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133857v1</w:t>
@@ -6632,77 +6632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and preparatory effect: Synthesis on the foreperiod effect and new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (02), pp.309-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6736,64 +6736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-Dependent Knowledge in Young and Elderly Adults: Argument from the Cross-Modal Priming Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,64 +6840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perceptual Nature of the Cross-Modal Priming Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,614 +6970,614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exercice de respiration pour améliorer l’accès lexical : Rôle de l’anxiété, des fonctions exécutives et de la variabilité de la fréquence cardiaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From heart to memory: When the heart rate variability allows better memory discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Delorme-Badier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877547v1</w:t>
+                <w:t xml:space="preserve">hal-03864259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« At the heart of the mind »: An embodied perspective on the role of the heart in the emergence of cognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The effect of social representations on embodied and situated cognitive aging: the crucial stage of the transition to retirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864218v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of social representations on embodied and situated cognitive aging: the crucial stage of the transition to retirement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Can memory in aging be explained by a low resolution sensory-perceptual mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877096v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heart to memory: When the heart rate variability allows better memory discrimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">« At the heart of the mind »: An embodied perspective on the role of the heart in the emergence of cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864259v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can memory in aging be explained by a low resolution sensory-perceptual mechanism?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un exercice de respiration pour améliorer l’accès lexical : Rôle de l’anxiété, des fonctions exécutives et de la variabilité de la fréquence cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delorme-Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864241v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconnaître avec son cœur, un atout de la jeunesse » : l’influence du fonctionnement cardiovasculaire dans la relation entre l’âge et la survenue de fausses reconnaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groenendaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7602,51 +7602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement cognitif incarné : Une mémoire pleine de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,90 +7671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du déclin sensoriel sur l’empan visuo-spatial chez l’adulte jeune et âgé : étude des liens sens-cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7792,77 +7792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Does not Help Relearning Declarative Memories in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Toppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,51 +7913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie (SFP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; CeRCA; CAPS, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7982,90 +7982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs de mémoire et vieillissement : effet de la menace du stéréotype sur le type d’erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,77 +8090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When patients with Alzheimer’s disease do not show perceptual priming effects: Insight from the cross-modal priming paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Hudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,437 +8233,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la version française d’un indicateur d’âgisme ASDS-Fr chez les étudiants en odontologie de la faculté de Clermont-Ferrand</w:t>
+                <w:t xml:space="preserve">Mesurer les représentations de la retraite : Adaptation et validation en français de l’échelle Retirement Semantic Differential (RSD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Piaton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Laurie Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès International Francophone de la Pédagogie en Sciences de la Santé (SIFEM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France. </w:t>
+              <w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877453v1</w:t>
+                <w:t xml:space="preserve">hal-03709300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coping heart: Vagal reactivity moderates the relation between cognitive reappraisal and advantageous decision-making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
+              <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877292v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les représentations de la retraite : Adaptation et validation en français de l’échelle Retirement Semantic Differential (RSD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The coping heart: Vagal reactivity moderates the relation between cognitive reappraisal and advantageous decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709300v1</w:t>
+                <w:t xml:space="preserve">hal-03877292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Validation de la version française d’un indicateur d’âgisme ASDS-Fr chez les étudiants en odontologie de la faculté de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Piaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Roger-Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">5e Congrès International Francophone de la Pédagogie en Sciences de la Santé (SIFEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877599v1</w:t>
+                <w:t xml:space="preserve">hal-03877453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la réserve cognitive dans le déclin cognitif associé à la prise de retraite : Analyses descriptives du niveau de complexité de l’occupation professionnelle</w:t>
               </w:r>
@@ -8675,77 +8675,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghan Désilets-Jutras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Parent-Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8917,51 +8917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
@@ -9016,51 +9016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Society for Psychophysiological Research (SPR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9085,77 +9085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open your mind’s eye : sensorimotor simulation in episodic event construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Purkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,103 +9180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-distinctiveness in the Simon game: A spatial sequence recall task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9301,90 +9301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets sans sens : connaissances concrètes et démence sémantique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montembeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Boukadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Jr. Laforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona M Brambati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9551,90 +9551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False memory in aging: visual similarity impacts more healthy elderly adults than semantic proximity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Macoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9659,90 +9659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs de mémoire et vieillissement : des souvenirs en basse résolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Macoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées de la Recherche du Réseau Québécois de Recherche sur le Vieillissement (RQRV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9819,51 +9819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Bottari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CRIUGM/CAREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
@@ -9918,51 +9918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Couffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges A Michael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10013,51 +10013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing a manual action produces visual prior-entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10095,51 +10095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a non specific action enhances visual entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10302,77 +10302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation et intégration en mémoire appliquées au vieillissement normal et à la maladie d’Alzheimer : données préliminaires d’une nouvelle tâche de mémoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10410,90 +10410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet mnésique d’un masque sensoriel : des liens étroits entre la mémoire et la perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Briou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10518,90 +10518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorçage inter-sensoriel : implication des fonctions exécutives dans la sélection des traces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">éunion de printemps de la Société de Neu- ropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10671,64 +10671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage Oral : Nouvelles approches incarnées de la parole atypiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Briotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10802,51 +10802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga, 2018, 9782804705930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10890,264 +10890,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensori-motricité au coeur de la mémoire, la mémoire au coeur de la cognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Discrimination mnésique : substrats neurofonctionnels et applications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Purkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Coello. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, Cerveau et Représentations : Les fondements sensorimoteurs de la cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, 2024, 978-2-10-085763-0</w:t>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensori-moteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.124-136, 2024, Univers psy, 978-2-10-085763-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747567v1</w:t>
+                <w:t xml:space="preserve">hal-04747575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination mnésique : substrats neurofonctionnels et applications cliniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La sensori-motricité au coeur de la mémoire, la mémoire au coeur de la cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensori-moteurs de la cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.124-136, 2024, Univers psy, 978-2-10-085763-0</w:t>
+              <w:t xml:space="preserve">Corps, Cerveau et Représentations : Les fondements sensorimoteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, 2024, 978-2-10-085763-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747575v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPB, 2020</w:t>
@@ -11176,51 +11176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPB, 2020</w:t>
@@ -11249,103 +11249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounded conceptual knowledge: Emergence from sensorimotor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Embodied Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-138-80583-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11428,51 +11428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11619,51 +11619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96428F72"/>
+    <w:nsid w:val="A69EDB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11850,51 +11850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gtvallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9816-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233;e Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2025.100533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.06.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nise Parreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baldet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miceli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2014527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piaton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roger-Leroi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schoendorff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910222" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98736-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-bja10031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Brambati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.687393" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147649" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02473461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope S&#233;vigny Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bocti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Joannette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maxime Lavall&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Nikelski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz235" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Moustafa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.166" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1106-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.191.0025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carignan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Samra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1634911" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Ravoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.8215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00239" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02557194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A. Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hudon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Macoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2016.1195014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schutz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7656" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ferland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2014.915058" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Goldstone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000176" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.04.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02KC6K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPQS7FBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Fortin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609811104020137" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delorme-Badier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877096v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864259v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groenendaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435050v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Toppino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712000537" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roger-Leroi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gosselin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan D&#233;silets-Jutras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877651v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jr. Laforce" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Samra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A Michael" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kendal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poitvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135774v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briotet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baldayrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163580v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;ritier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747575v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gtvallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9816-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233;e Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2025.100533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nise Parreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baldet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miceli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roger-Leroi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12817" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2014527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98736-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schoendorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403640v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Brambati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.687393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-bja10031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147649" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02473461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope S&#233;vigny Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bocti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Joannette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maxime Lavall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Nikelski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Moustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1106-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.191.0025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carignan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Samra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1634911" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Ravoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.8215" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02557194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00239" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A. Wilson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hudon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Macoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2016.1195014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schutz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7656" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ferland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2014.915058" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133858v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPQS7FBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.04.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02KC6K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Goldstone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000176" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Fortin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609811104020137" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delorme-Badier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groenendaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435050v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Toppino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712000537" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roger-Leroi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gosselin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan D&#233;silets-Jutras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877651v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jr. Laforce" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Samra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A Michael" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kendal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poitvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135774v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briotet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baldayrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163580v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747575v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;ritier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>