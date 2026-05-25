--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,11564 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11513 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vallet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gtvallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9816-3267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120926</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gfKFo3MAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of strategies for discontinuing long-term benzodiazepine use and methodological recommendations: Is a success rate of only one in three patients sufficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinée Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peter-Derex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.100533. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbct.2025.100533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of visual analog scales of mood and anxiety at the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Palgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0316159. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Virgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie De Chalvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOphrology Intervention to Improve WELL-Being in Hospital Staff (SO-WELL): Protocol for a Randomized Controlled Trial Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénise Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.1185. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20021185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre le déclin sensoriel et cognitif dans le vieillissement normal : revue critique de la littérature et apports de l’approche incarnée et située de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Overlap for Specific Memories Only Matters for Poor Memory Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5709/acp-0374-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Croizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Ajebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.829. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences related to aging in sensorimotor knowledge: Investigation of perceptual strength and body object interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Miceli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wauthia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.104715. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2022.104715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific form of ageism in dental care: Convergent validity of the Ageism Scale for Dental Students and its implications for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Roger-Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.12817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des représentations sociales sur le vieillissement cognitif incarné et situé : l’exemple du passage à la retraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.372-380. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2022.1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing “guess who?”: When an episodic specificity induction increases trace distinctiveness and reduces memory errors during event reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2021.2014527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does vagal activity benefit to the discrimination of highly overlapping memory traces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Behavioral Therapy and Acceptance and Commitment Therapy for the Discontinuation of Long-Term Benzodiazepine Use in Insomnia and Anxiety Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinée Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peter-Derex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Leslie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schoendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (19), pp.10222. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph181910222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits from one session of deep and slow breathing on vagal tone and anxiety in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-98736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Resolution Neurocognitive Aging and Cognition: An Embodied Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2021.687393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retrospective and Present Judgment of the Passage of Time in the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Droit-Volet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Dambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lorandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22134468-bja10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentary Lifestyle Matters as Past Sedentariness, Not Current Sedentariness, Predicts Cognitive Inhibition Performance among College Students: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Auxiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (14), pp.7649. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18147649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive deficits in schizophrenia: mediation by processing speed and its relationships with aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jalenques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291720002871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive functions in schizophrenia aging: Differential effects of age within specific executive functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jalenques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.109-121. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid burden and white matter hyperintensities mediate age-related cognitive differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Sévigny Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bocti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Joannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maxime Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Nikelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité au travail : un enjeu majeur en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (5), pp.731. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education as a Moderator of the Relationship Between Episodic Memory and Amyloid Load in Normal Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Joannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bocti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Sévigny Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maxime Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Nikelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (10), pp.1820-1826. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glz235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress physiologique et psychosocial: l’intérêt des biomarqueurs du stress en médecine du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (5), pp.481. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress management in obesity during a thermal spa residential programme (ObesiStress): protocol for a randomised controlled trial study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.e027058. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-027058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms of conceptual familiarity for 3,596 French nouns and their contribution in lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chedid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilliano Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (5), pp.2238-2247. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-018-1106-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior cortical atrophy: impact on activities of daily living and exploration of a cognitive rehabilitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving recall and imagination of past and future events through the Episodic Specificity Induction: a French adaptation and validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (1), pp.25-53. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.191.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Does It Improve the Mind’s Eye?” : Sensorimotor Simulation in Episodic Event Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 1403/11 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior cortical atrophy: Impact on daily living activities and exploration of a cognitive rehabilitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bottari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311908.2019.1634911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work Addiction Test Questionnaire to Assess Workaholism: Validation of French Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dewavrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.e12. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/mental.8215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Cherdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When motion improves working memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaën Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2018.1510012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentary behavior at work and cognitive functioning: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Auxiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.239. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual processing affects the reactivation of a sensory dimension during a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (6), pp.1223-1230. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2014.978876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of concrete and abstract words in semantic variant primary progressive aphasia and Alzheimer’s disease: A behavioral and neuroimaging study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montembeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano A. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Eve Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SEMantic and EPisodic Memory Test (SEMEP) Developed within the Embodied Cognition Framework: Application to Normal Aging, Alzheimer's Disease and Semantic Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Hudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Macoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1493. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer’s disease and memory strength: Gradual decline of memory traces as a function of their strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J. Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.648 - 660. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2016.1147530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative data for phonemic and semantic verbal fluency test in the adult French–Quebec population and validation study in Alzheimer’s disease and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre St-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Hudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (7), pp.1126 - 1150. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2016.1195014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Impairment in Face Perception in Alzheimer’s Disease: Evidence from a Reduced Face Inversion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maxime Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Joannette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.1225 - 1236. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-151027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Effect of Multisensory Letter Encoding on Reading and Spelling in 5-Year-Old Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of the Amplitude Envelope in Duration Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (7), pp.616-630. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p7656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normative Data for the Rappel libre/Rappel indicé à 16 items (16-item Free and Cued Recall) in the Elderly Quebec-French Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Ferland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Clinical neuropsychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (sup1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13854046.2014.915058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT-IN: An integrated view of memory mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Labeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.280-306. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2014.892113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a tool gives wings: overestimation of tool-related benefits in a motor imagery task and a decision task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Osiurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0485-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Seeing a Dog Activates the Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Goldstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The disconnection syndrome in the Alzheimer’s disease: The cross-modal priming example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Hudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (9), pp.2402-2415. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perceptual nature of audiovisual interactions for semantic knowledge in young and elderly adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (3), pp.253-260. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Seeing a Dog Activates the Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Goldstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and preparatory effect: Synthesis on the foreperiod effect and new insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (02), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory-Dependent Knowledge in Young and Elderly Adults: Argument from the Cross-Modal Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Aging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.137-149. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874609811104020137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perceptual Nature of the Cross-Modal Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (5), pp.376-382. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social representations on embodied and situated cognitive aging: the crucial stage of the transition to retirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From heart to memory: When the heart rate variability allows better memory discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can memory in aging be explained by a low resolution sensory-perceptual mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« At the heart of the mind »: An embodied perspective on the role of the heart in the emergence of cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exercice de respiration pour améliorer l’accès lexical : Rôle de l’anxiété, des fonctions exécutives et de la variabilité de la fréquence cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delorme-Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reconnaître avec son cœur, un atout de la jeunesse » : l’influence du fonctionnement cardiovasculaire dans la relation entre l’âge et la survenue de fausses reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Groenendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement cognitif incarné : Une mémoire pleine de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du déclin sensoriel sur l’empan visuo-spatial chez l’adulte jeune et âgé : étude des liens sens-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude du Vieillissement (JEV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMC, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep Does not Help Relearning Declarative Memories in Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Toppino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaction et cognition : la sédentarité comme problématique de la cognition incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie (SFP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; CeRCA; CAPS, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs de mémoire et vieillissement : effet de la menace du stéréotype sur le type d’erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When patients with Alzheimer’s disease do not show perceptual priming effects: Insight from the cross-modal priming paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Hudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Neuropsychological Society (INS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montréal, Canada. pp.i-293, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355617712000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coping heart: Vagal reactivity moderates the relation between cognitive reappraisal and advantageous decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les représentations de la retraite : Adaptation et validation en français de l’échelle Retirement Semantic Differential (RSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française d’un indicateur d’âgisme ASDS-Fr chez les étudiants en odontologie de la faculté de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roger-Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès International Francophone de la Pédagogie en Sciences de la Santé (SIFEM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la réserve cognitive dans le déclin cognitif associé à la prise de retraite : Analyses descriptives du niveau de complexité de l’occupation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Désilets-Jutras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Parent-Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un cœur variable à un esprit flexible : Une méta-analyse sur la relation entre la variabilité de la fréquence cardiaque et les fonctions exécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès annuel de la Société Québec pour la Recherche en Psychologie (SQRP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sédentarité au travail : un enjeu majeur en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heart of self-regulation for making the right choice? More than the resting state, reactivity and recovery of heart rate variability predict advantageous decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd Annual Meeting of the Society for Psychophysiological Research (SPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open your mind’s eye : sensorimotor simulation in episodic event construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-distinctiveness in the Simon game: A spatial sequence recall task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Silvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Izaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets sans sens : connaissances concrètes et démence sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Montembeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jr. Laforce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Journée Scientifique du CEntre de Recerche en Neuropsychologie Et Cognition (CERNEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’une intervention cognitive compensatoire dans l’atrophie corticale postérieure : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès québécois de recherche en adaptation réadaptation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False memory in aging: visual similarity impacts more healthy elderly adults than semantic proximity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Macoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs de mémoire et vieillissement : des souvenirs en basse résolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Macoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de la Recherche du Réseau Québécois de Recherche sur le Vieillissement (RQRV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’atrophie corticale postérieure sur le fonctionnement au quotidien : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bottari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CRIUGM/CAREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la voie rétino-tectale dans le déplacement exogène de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Couffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SFP (Société Française de Psychologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a manual action produces visual prior-entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kendal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th meeting of the Canadian Society for Brain, Behaviour and Cognitive Science (CSBBCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a non specific action enhances visual entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Shore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th meeting of the European Society for Cognitive Psychology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel libre et rappel indicé à 16 items (RL/RI-16) : données normatives pour la population franco-québécoise âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poitvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème congrès de la Société Québécoise pour la Recherche en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation et intégration en mémoire appliquées au vieillissement normal et à la maladie d’Alzheimer : données préliminaires d’une nouvelle tâche de mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque International sur le Vieillissement Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet mnésique d’un masque sensoriel : des liens étroits entre la mémoire et la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de la Société Québécoise pour la Recherche en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorçage inter-sensoriel : implication des fonctions exécutives dans la sélection des traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éunion de printemps de la Société de Neu- ropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage Oral : Nouvelles approches incarnées de la parole atypiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Briotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baldayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2024, 978-2-8073-5831-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée : Une cognition située et projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2018, 9782804705930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensori-motricité au coeur de la mémoire, la mémoire au coeur de la cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Cerveau et Représentations : Les fondements sensorimoteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2024, 978-2-10-085763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination mnésique : substrats neurofonctionnels et applications cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Purkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Coello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensori-moteurs de la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.124-136, 2024, Univers psy, 978-2-10-085763-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPB, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounded conceptual knowledge: Emergence from sensorimotor interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Versace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Embodied Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-138-80583-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of the Study on Emergency Health Care Workers’ Responses Evaluated by Karasek Questionnaire: The SEEK-Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannot Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4068. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18084068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11619,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A69EDB00"/>
+    <w:nsid w:val="2C931234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11850,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gtvallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9816-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233;e Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2025.100533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nise Parreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baldet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miceli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roger-Leroi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12817" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Borel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2014527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98736-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schoendorff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403640v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Brambati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.687393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-bja10031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147649" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02473461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope S&#233;vigny Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bocti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Joannette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maxime Lavall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Nikelski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Moustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1106-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134042v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.191.0025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carignan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Samra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1634911" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Ravoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.8215" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02557194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00239" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A. Wilson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hudon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Macoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2016.1195014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schutz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7656" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ferland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2014.915058" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133858v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPQS7FBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.04.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02KC6K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Goldstone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000176" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Fortin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609811104020137" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864218v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delorme-Badier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groenendaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435050v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Toppino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001367v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712000537" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877453v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roger-Leroi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709309v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gosselin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan D&#233;silets-Jutras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877651v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002088v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jr. Laforce" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Samra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paquette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A Michael" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kendal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poitvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135774v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briotet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baldayrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163580v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747575v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;ritier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gtvallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9816-3267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gfKFo3MAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233;e Chapoutot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Meloni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2025.100533" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palgen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nise Parreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baldet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20021185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.06.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0374-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miceli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wauthia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2022.104715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piaton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Roger-Leroi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Purkart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2014527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.04.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schoendorff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910222" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98736-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Brambati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.687393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-bja10031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Auxiette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147649" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rondepierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bacon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02473461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope S&#233;vigny Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bocti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Joannette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maxime Lavall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Nikelski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.08.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glz235" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Moustafa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.166" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02868544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1106-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Samra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carignan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.191.0025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01403" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Samra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carignan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2019.1634911" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Ravoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dewavrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.8215" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02557194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2018.1510012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00239" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montembeault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano A. Wilson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hudon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Macoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01493" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2016.1147530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lussier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2016.1195014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3116" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0HPM66D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schutz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7656" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ferland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2014.915058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862289v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0485-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Goldstone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000176" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.10.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPQS7FBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.04.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02KC6K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goldstone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Fortin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609811104020137" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000045" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877096v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864259v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delorme-Badier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435120v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groenendaal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296233v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Toppino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712000537" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877292v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877453v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roger-Leroi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709309v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gosselin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan D&#233;silets-Jutras" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Parent-Lamarche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877311v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Versace" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jr. Laforce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135880v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Samra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carignan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paquette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M Brambati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135916v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135893v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A Michael" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135842v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kendal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135814v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poitvin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135774v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135747v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909990v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devevey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briotet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baldayrou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747567v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o H&#233;ritier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747575v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980778v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>