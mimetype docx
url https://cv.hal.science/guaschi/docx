--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -192,555 +192,542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the algebraic K-theory of mapping class groups and of the 5-string braid group of the sphere</w:t>
+                <w:t xml:space="preserve">Braid groups of the projective plane, mapping class groups of non-orientable surfaces and algebraic K-theory of their group rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juan-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topology and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 371, pp.109362. </w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.topol.2025.109362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40590-026-00889-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233315v1</w:t>
+                <w:t xml:space="preserve">hal-05233359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit configuration spaces and the homotopy groups of the pair $(\prod_{1}^{n} M, F_n(M))$ for $M$ either $S^2$ or $RP^2$</w:t>
+                <w:t xml:space="preserve">The splitting of generalisations of the Fadell-Neuwirth short exact sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina de Miranda E Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11856-023-2576-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 694, pp.629-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2026.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603129v1</w:t>
+                <w:t xml:space="preserve">hal-05233425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower central series, surface braid groups, surjections and permutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the algebraic K-theory of mapping class groups and of the 5-string braid group of the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juan-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 172 (2), pp.373-399. </w:t>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.109362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004121000244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.topol.2025.109362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906514v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
+                <w:t xml:space="preserve">Orbit configuration spaces and the homotopy groups of the pair $(\prod_{1}^{n} M, F_n(M))$ for $M$ either $S^2$ or $RP^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261 (1), pp.37-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-023-2576-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468739v1</w:t>
+                <w:t xml:space="preserve">hal-03603129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free cyclic actions on surfaces and the Borsuk-Ulam theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
+                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Sinica English Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (10), pp.1803-1822. </w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10114-022-2202-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630687v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Borsuk-Ulam property for homotopy classes of maps between the torus and the Klein bottle -- part 2</w:t>
               </w:r>
@@ -752,2713 +739,2921 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topological Methods in Nonlinear Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (2), pp.491-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12775/TMNA.2022.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lower central series, surface braid groups, surjections and permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172 (2), pp.373-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004121000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592109v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic groups and flat manifolds from surface braid groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+                <w:t xml:space="preserve">Unrestricted virtual braids and crystallographic braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolina de Miranda E Pereiro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Makri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.topol.2020.107560⟩</w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40590-022-00454-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281001v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower central and derived series of semi-direct products, and applications to surface braid groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free cyclic actions on surfaces and the Borsuk-Ulam theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina de Miranda E Pereiro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2020.106309⟩</w:t>
+              <w:t xml:space="preserve">Acta Mathematica Sinica English Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (10), pp.1803-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10114-022-2202-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714012v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of finite groups in $B_n/\Gamma_k(P_n)$ for $k=2, 3$</w:t>
+                <w:t xml:space="preserve">Crystallographic groups and flat manifolds from surface braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina de Miranda E Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.topol.2020.107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800722v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Borsuk-Ulam property for homotopy classes of maps between the torus and the Klein bottle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower central and derived series of semi-direct products, and applications to surface braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina de Miranda E Pereiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topological Methods in Nonlinear Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (7), pp.106309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2020.106309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12775/TMNA.2020.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404504v1</w:t>
+                <w:t xml:space="preserve">hal-01714012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Borsuk-Ulam property for homotopy classes of selfmaps of surfaces of Euler characteristic zero</w:t>
+                <w:t xml:space="preserve">Embeddings of finite groups in $B_n/\Gamma_k(P_n)$ for $k=2, 3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ocampo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fixed Point Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.2005-2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11784-019-0693-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01350615v1</w:t>
+                <w:t xml:space="preserve">hal-01800722v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost-crystallographic groups as quotients of Artin braid groups</w:t>
+                <w:t xml:space="preserve">The Borsuk-Ulam property for homotopy classes of maps between the torus and the Klein bottle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Ocampo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 524, pp.160-186. </w:t>
+              <w:t xml:space="preserve">Topological Methods in Nonlinear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.529--558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12775/TMNA.2020.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800719v2</w:t>
+                <w:t xml:space="preserve">hal-02404504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings and the (virtual) cohomological dimension of the braid and mapping class groups of surfaces</w:t>
+                <w:t xml:space="preserve">The Borsuk-Ulam property for homotopy classes of selfmaps of surfaces of Euler characteristic zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Maldonado</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Casteluber Laass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fixed Point Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.21: 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11784-019-0693-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377681v1</w:t>
+                <w:t xml:space="preserve">hal-01350615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed points of n-valued maps, the fixed point property and the case of surfaces – a braid approach</w:t>
+                <w:t xml:space="preserve">Almost-crystallographic groups as quotients of Artin braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ocampo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Virtual special issue - L.E.J. Brouwer after 50 years, 29 (1), pp.91-124. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.160-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indag.2017.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469449v1</w:t>
+                <w:t xml:space="preserve">hal-01800719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quotient of the Artin braid groups related to crystallographic groups</w:t>
+                <w:t xml:space="preserve">Fixed points of n-valued maps, the fixed point property and the case of surfaces – a braid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Ocampo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 474, pp.393-423. </w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Virtual special issue - L.E.J. Brouwer after 50 years, 29 (1), pp.91-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2016.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131589v1</w:t>
+                <w:t xml:space="preserve">hal-01469449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelian and metabelian quotient groups of surface braid groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
+                <w:t xml:space="preserve">Embeddings and the (virtual) cohomological dimension of the braid and mapping class groups of surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Godelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Guaschi</w:t>
+                <w:t xml:space="preserve">Miguel Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glasgow Mathematical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.41-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306960v1</w:t>
+                <w:t xml:space="preserve">hal-01377681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the homotopy properties of inclusion of certain types of configuration spaces into the Cartesian product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the homotopy fibre of the inclusion map $F_n(X) \longrightarrow \prod_1^n X$ for some orbit spaces $X$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Golasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (6), pp.1223-1246. </w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.457-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11401-017-1033-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40590-016-0150-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715128v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inclusion of configuration spaces of surfaces in Cartesian products, its induced homomorphism, and the virtual cohomological dimension of the braid groups of S^2 and RP^2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+                <w:t xml:space="preserve">Abelian and metabelian quotient groups of surface braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/pjm.2017.287.71⟩</w:t>
+              <w:t xml:space="preserve">Glasgow Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0017089516000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222914v1</w:t>
+                <w:t xml:space="preserve">hal-02306960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed points of n-valued maps on surfaces and the Wecken property – a configuration space approach</w:t>
+                <w:t xml:space="preserve">A quotient of the Artin braid groups related to crystallographic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ocampo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474, pp.393-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11425-017-9080-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469497v2</w:t>
+                <w:t xml:space="preserve">hal-01131589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the homotopy fibre of the inclusion map $F_n(X) \longrightarrow \prod_1^n X$ for some orbit spaces $X$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of the homotopy properties of inclusion of certain types of configuration spaces into the Cartesian product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad Matematica Mexicana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.457-485. </w:t>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (6), pp.1223-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40590-016-0150-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11401-017-1033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356697v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal generating and normally generating sets for the braid and mapping class groups of the disc, the sphere and the projective plane</w:t>
+                <w:t xml:space="preserve">The inclusion of configuration spaces of surfaces in Cartesian products, its induced homomorphism, and the virtual cohomological dimension of the braid groups of S^2 and RP^2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 274 (1-2), pp.667-683. </w:t>
+              <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 287 (1), pp.71-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-012-1090-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/pjm.2017.287.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664589v1</w:t>
+                <w:t xml:space="preserve">hal-01222914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of the braid groups of covering spaces, classification of the finite subgroups of the braid groups of the real projective plane, and linearity of braid groups of low-genus surfaces</w:t>
+                <w:t xml:space="preserve">Fixed points of n-valued maps on surfaces and the Wecken property – a configuration space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (3), pp.855-868. </w:t>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (9), pp.1561-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdr071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11425-017-9080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395533v1</w:t>
+                <w:t xml:space="preserve">hal-01469497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lower central and derived series of the braid groups of the projective plane</w:t>
+                <w:t xml:space="preserve">Minimal generating and normally generating sets for the braid and mapping class groups of the disc, the sphere and the projective plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 331 (1), pp.96-129. </w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 274 (1-2), pp.667-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2010.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00209-012-1090-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485339v1</w:t>
+                <w:t xml:space="preserve">hal-00664589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braid groups of non-orientable surfaces and the Fadell-Neuwirth short exact sequence</w:t>
+                <w:t xml:space="preserve">Embeddings of the braid groups of covering spaces, classification of the finite subgroups of the braid groups of the real projective plane, and linearity of braid groups of low-genus surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 214 (5), pp.667-677. </w:t>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.855-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2009.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdr071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378624v1</w:t>
+                <w:t xml:space="preserve">hal-00395533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the virtually cyclic subgroups of the pure braid groups of the projective plane</w:t>
+                <w:t xml:space="preserve">The lower central and derived series of the braid groups of the projective plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Group Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (2), pp.277-294. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (1), pp.96-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JGT.2009.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184740v1</w:t>
+                <w:t xml:space="preserve">hal-00485339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Borsuk-Ulam theorem for maps into a surface</w:t>
+                <w:t xml:space="preserve">Classification of the virtually cyclic subgroups of the pure braid groups of the projective plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topology and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (10-11), pp.1742-1759. </w:t>
+              <w:t xml:space="preserve">Journal of Group Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.277-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.topol.2010.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JGT.2009.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463156v1</w:t>
+                <w:t xml:space="preserve">hal-00184740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lower central and derived series of the braid groups of the sphere and the punctured sphere.</w:t>
+                <w:t xml:space="preserve">Braid groups of non-orientable surfaces and the Fadell-Neuwirth short exact sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 361 (7), pp.3375-3399. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 214 (5), pp.667-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04766-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021959v1</w:t>
+                <w:t xml:space="preserve">hal-00378624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classification and the conjugacy classes of the finite subgroups of the sphere braid groups</w:t>
+                <w:t xml:space="preserve">The Borsuk-Ulam theorem for maps into a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (2), pp.757-785. </w:t>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (10-11), pp.1742-1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/agt.2008.8.757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.topol.2010.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00191422v1</w:t>
+                <w:t xml:space="preserve">hal-00463156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower central series for surface braid groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gervais</w:t>
+                <w:t xml:space="preserve">The lower central and derived series of the braid groups of the sphere and the punctured sphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (7), pp.3375-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-09-04766-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015415v2</w:t>
+                <w:t xml:space="preserve">hal-00021959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The braid groups of the projective plane and the Fadell-Neuwirth short exact sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+                <w:t xml:space="preserve">Lower central series for surface braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319 (4), pp.1409-1427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160464v1</w:t>
+                <w:t xml:space="preserve">hal-00015415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quaternion group as a subgroup of the sphere braid groups</w:t>
+                <w:t xml:space="preserve">The classification and the conjugacy classes of the finite subgroups of the sphere braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (2), pp.232-234. </w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.757-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms/bdl041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/agt.2008.8.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020804v1</w:t>
+                <w:t xml:space="preserve">hal-00191422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The braid groups of the projective plane and the Fadell-Neuwirth short exact sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 130, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10711-007-9207-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quaternion group as a subgroup of the sphere braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.232-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms/bdl041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patterns and minimal dynamics for graph maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Alsédà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Mañosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 91 (3), pp.414-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3468,219 +3663,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lower algebraic $K$-theory of virtually cyclic subgroups of the braid groups of the sphere and of $\mathbb{Z}[B_4(\mathbb{S}^2)]$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juan-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Millán-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, SpringerBriefs in Mathematics, 978-3-319-99488-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99489-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The classification of the virtually cyclic subgroups of the sphere braid groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. Springer, pp.112, 2013, SpingerBriefs in Mathematics, 978-3-319-00256-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3690,51 +3885,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of surface braid groups and the lower algebraic K-theory of their group rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3744,446 +3939,283 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juan-Pineda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Ji, A. Papadopoulos and S.-T. Yau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Group Actions, Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Press of Boston Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-76, 2015, Advanced Lectures in Mathematics, 9781571463012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braid groups of the projective plane, mapping class groups of non-orientable surfaces and algebraic K-theory of their group rings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The homotopy fibre of the inclusion $F_n(M) \longrightarrow \prod_{1}^{n} M$ for $M$ either $\mathbb{S}^2$ or $\mathbb{R}P^2$ and orbit configuration spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233359v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The splitting of generalisations of the Fadell-Neuwirth short exact sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daciberg Lima Gonçalves</w:t>
+                <w:t xml:space="preserve">Exact sequences, lower central series and representations of surface braid groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bellingeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Godelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Guaschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4330,51 +4362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmno.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.normandie-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guaschi.users.lmno.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guaschi.users.lmno.cnrs.fr/publi.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guaschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juan-Pineda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2025.109362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciberg Lima Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-023-2576-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Makri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-022-00454-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Casteluber Laass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-2202-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TMNA.2022.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocampo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Miranda E Pereiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2020.107560" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714012v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800722v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TMNA.2020.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11784-019-0693-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800719v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.01.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Maldonado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2017.03.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2016.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Godelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089516000070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-017-1033-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.71" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469497v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-017-9080-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Golasinski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-016-0150-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-012-1090-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdr071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.12.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2009.07.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JGT.2009.040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2010.02.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04766-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2008.8.757" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015415v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-007-9207-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdl041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Als&#233;d&#224;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Los" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ma&#241;osas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734244v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mill&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319994888" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99489-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00257-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmno.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.normandie-univ.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guaschi.users.lmno.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guaschi.users.lmno.cnrs.fr/publi.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guaschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juan-Pineda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-026-00889-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciberg Lima Gon&#231;alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Miranda E Pereiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2025.109362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-023-2576-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellingeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Makri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-022-00454-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Casteluber Laass" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TMNA.2022.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10114-022-2202-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ocampo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2020.107560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714012v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800722v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/TMNA.2020.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11784-019-0693-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800719v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2019.01.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2017.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Maldonado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Golasinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40590-016-0150-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Godelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089516000070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131589v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2016.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-017-1033-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2017.287.71" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469497v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-017-9080-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-012-1090-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdr071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.12.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JGT.2009.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2009.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2010.02.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-09-04766-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015415v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2008.8.757" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-007-9207-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdl041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Als&#233;d&#224;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Los" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Ma&#241;osas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734244v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mill&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783319994888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99489-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00257-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intlpress.com/site/pub/pages/books/items/00000439/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>