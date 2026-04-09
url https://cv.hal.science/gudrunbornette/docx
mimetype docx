--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1199,391 +1199,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between wetland nutrient content and plant quality controls aquatic plant decomposition</w:t>
+                <w:t xml:space="preserve">Can Soil Organic Carbon Fractions Be Used as Functional Indicators of Wetlands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Levrey</w:t>
+                <w:t xml:space="preserve">Célia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delolme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arthaud</w:t>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11273-016-9510-2⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.1195 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-017-0951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491118v1</w:t>
+                <w:t xml:space="preserve">hal-01862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment type rules the response of aquatic plant communities to dewatering in wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+                <w:t xml:space="preserve">The interaction between wetland nutrient content and plant quality controls aquatic plant decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">L. H. Levrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12473⟩</w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-016-9510-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580344v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Soil Organic Carbon Fractions Be Used as Functional Indicators of Wetlands?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment type rules the response of aquatic plant communities to dewatering in wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (6), pp.1195 - 1205. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.172-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-017-0951-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862927v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon emission along a eutrophication gradient in temperate riverine wetlands: effect of primary productivity and plant community composition</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1705,476 +1705,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering river structure and stability in the light of evolution: feedbacks between riparian vegetation and hydrogeomorphology</w:t>
+                <w:t xml:space="preserve">Genetic temporal dynamics in restored wetlands : A case of a predominantly clonal species, Berula erecta (Huds.) Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil S. Davies</w:t>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Steiger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3643⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162891v1</w:t>
+                <w:t xml:space="preserve">hal-01326988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon allocation in aquatic plants with contrasting strategies: the role of habitat nutrient content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Considering river structure and stability in the light of evolution: feedbacks between riparian vegetation and hydrogeomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Gibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12298⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01346968v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic temporal dynamics in restored wetlands : A case of a predominantly clonal species, Berula erecta (Huds.) Coville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+                <w:t xml:space="preserve">Carbon allocation in aquatic plants with contrasting strategies: the role of habitat nutrient content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (5), pp.946-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2015.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326988v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Consequences of Water-Level Decreases in Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,1692 +2215,1692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
+                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">B. Oertli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+                <w:t xml:space="preserve">V. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00942822v1</w:t>
+                <w:t xml:space="preserve">hal-01111012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling groundwater modeling and biological indicators for identifying river/aquifer exchanges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (68), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2193-1801-3-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of macrophytes to dewatering: effects of phylogeny and phenotypic plasticity on species performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-014-9725-8⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087217v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Piégay</w:t>
+                <w:t xml:space="preserve">Responses of macrophytes to dewatering: effects of phylogeny and phenotypic plasticity on species performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Nadia Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-014-9725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119447v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.939-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179539v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leroy</w:t>
+                <w:t xml:space="preserve">Véronique Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111012v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term impact of wetland restoration on the genetic diversity of a predominantly clonal plant species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+                <w:t xml:space="preserve">Comparative assessment of scoring methods to evaluate the conservation value of pond and small lake biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Simaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mousset</w:t>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.16-23. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00873327v1</w:t>
+                <w:t xml:space="preserve">halsde-00793491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00784515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Neyra</w:t>
+                <w:t xml:space="preserve">The short-term impact of wetland restoration on the genetic diversity of a predominantly clonal plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873431v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mimoun</w:t>
+                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-013-0411-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823705v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.211-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873414v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of scoring methods to evaluate the conservation value of pond and small lake biodiversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.537-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-013-0411-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.2287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00793491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,77 +3985,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
@@ -4099,686 +4099,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting response to clipping in the Asian knotweeds Fallopia japonica and Fallopia x bohemica</w:t>
+                <w:t xml:space="preserve">Feedbacks between geomorphology and biota controlling Earth surface processes and landforms: A review of foundation concepts and current understandings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+                <w:t xml:space="preserve">Andreas C.W. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubiana Mistler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2980/18-2-3408⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3-4), pp.307-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00621083v1</w:t>
+                <w:t xml:space="preserve">halsde-00601777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resprouting Response of Aquatic Clonal Plants to Cutting May Explain Their Resistance to Spate Flooding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Contrasting response to clipping in the Asian knotweeds Fallopia japonica and Fallopia x bohemica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubiana Mistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12224-010-9095-0⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2980/18-2-3408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00601962v1</w:t>
+                <w:t xml:space="preserve">halsde-00621083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of aquatic plants to abiotic factors : a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resprouting Response of Aquatic Clonal Plants to Cutting May Explain Their Resistance to Spate Flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-010-0162-7⟩</w:t>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2-3), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-010-9095-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00561575v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00601962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd J. Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon M. van Groenendael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Anten Niels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00621076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks between geomorphology and biota controlling Earth surface processes and landforms: A review of foundation concepts and current understandings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of aquatic plants to abiotic factors : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (3-4), pp.307-331. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-010-0162-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00601777v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00561575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophytes : ecology of aquatic plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity in response to mechanical stress : hydrodynamic performance and fitness of four aquatic plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rostan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,51 +5287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal plasticity of aquatic plant species submitted to mechanical stress: escape versus resistance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,64 +5404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic stresses increase plant regeneration ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5520,51 +5520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Effects of Nutrient and Mechanical Stresses on Plant Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations to increasing hydraulic stress: morphology, hydrodynamics and fitness of two higher aquatic plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological variation of two taxonomically distant plant species along a natural flow velocity gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6252,204 +6252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant regenerative strategies after a major disturbance : The case of a riverine wetland restoration.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charophyte communities in cut-off channels: the role of river connectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Amoros</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Arens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.234-246</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73, pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00152139v1</w:t>
+                <w:t xml:space="preserve">halsde-00152145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charophyte communities in cut-off channels: the role of river connectivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant regenerative strategies after a major disturbance : The case of a riverine wetland restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.F. Arens</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 73, pp.149-162</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.234-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00152145v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00152139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal rosette or floating leaf canopy – an example of plasticity in a rare aquatic macrophyte.</w:t>
               </w:r>
@@ -7535,316 +7535,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological determinants of cholera outbreaks along the African Rift</w:t>
+                <w:t xml:space="preserve">Environmental variability in Lake Kivu and cholera risk in Bukavu from 2008 to 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doudou Batumbo</w:t>
+                <w:t xml:space="preserve">C. Kavira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR rift</w:t>
+              <w:t xml:space="preserve">colloque du GDR Rift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318550v1</w:t>
+                <w:t xml:space="preserve">hal-04308449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental variability in Lake Kivu and cholera risk in Bukavu from 2008 to 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological determinants of cholera outbreaks along the African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Batumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kavira</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du GDR Rift</w:t>
+              <w:t xml:space="preserve">GDR rift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308449v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,64 +8007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,51 +8132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,103 +8257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of linking palaeontological and contemporary approaches for understanding river dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Gibling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence internationale de géomorphologie de l'IAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8378,51 +8378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbodies’ biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.15</w:t>
@@ -8503,90 +8503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of practical guidebook for water managers: a new structured approach to characterize exchanges between alluvial aquifers and the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8628,90 +8628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage, un médiateur interdisciplinaire pour une gestion intégrée des bras morts fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'échanges ZABR "Interactions Eaux Territoires Sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, Apr 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8730,307 +8730,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration des zones humides fluviales : de la prévision à la mesure du bénéfice écologique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">E. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Castella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Merigoux</w:t>
+                <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique" ; Campus Gérard Mégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Paris, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592359v1</w:t>
+                <w:t xml:space="preserve">halshs-01342773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des zones humides fluviales : de la prévision à la mesure du bénéfice écologique et social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martel</w:t>
+                <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
+                <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique" ; Campus Gérard Mégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Paris, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01342773v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,51 +9150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9236,90 +9236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations usages des sols / ressources en eaux souterraines envisagées selon une double perspective dans le cas d'échanges nappes/rivière – Application au fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9351,299 +9351,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00356303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t>
+              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01362348v1</w:t>
+                <w:t xml:space="preserve">halshs-01367801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Persat</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01367801v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamics, channel morphology and ecological restoration downstream a dam: the case of the Ain River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.497-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9662,277 +9662,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling groundwater modeling with biology to identify strategic water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis to Model Interactions between Surface and Groundwater and to identify strategic water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModFlow and More : Ground Water and Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Golden, United States. pp209-213</w:t>
+              <w:t xml:space="preserve">IIT-GEM applied research seminar in engineering &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00356542v1</w:t>
+                <w:t xml:space="preserve">emse-00358556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis to Model Interactions between Surface and Groundwater and to identify strategic water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Coupling groundwater modeling with biology to identify strategic water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIT-GEM applied research seminar in engineering &amp; technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Delhi, India</w:t>
+              <w:t xml:space="preserve">ModFlow and More : Ground Water and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Golden, United States. pp209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00358556v1</w:t>
+                <w:t xml:space="preserve">emse-00356542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former Channel Habitats of the Sacramento River: Physical and Ecological Processes and Restoration Potential</w:t>
               </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10056,51 +10056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration intégrée de la basse vallée de l'Ain : principes, outils et premiers résultats obtenus dans le cadre du LIFE BVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,64 +10285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t>
@@ -10365,329 +10365,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal traits are related to life conditions in an Alpine massif (Vanoise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bédécarrats</w:t>
+                <w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dramais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Botanical Congress Vienna, Austria Center, 17-23 July 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.88-89</w:t>
+              <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.351-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586986v1</w:t>
+                <w:t xml:space="preserve">hal-02586906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
+                <w:t xml:space="preserve">Clonal traits are related to life conditions in an Alpine massif (Vanoise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El Kadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.351-356</w:t>
+              <w:t xml:space="preserve">XVII International Botanical Congress Vienna, Austria Center, 17-23 July 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586906v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10886,51 +10886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation, sedimentation ad soil dynamics of cut-off channel plugs, the case of the Ain River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,64 +11026,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xisca Timoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Stromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11552,51 +11552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of silting-up dynamics of eleven cut-off channel plugs on a free-meandering river (Ain River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,103 +12195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières en milieu alluvionnaire – Guide méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; Zone Atelier Bassin du Rhône (ZABR); GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2015, 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12317,64 +12317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des échanges nappes/rivière et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau). Instrumentation, application à la basse vallée de la Drôme et guide méthodologique de caractérisation des échanges nappe/rivière en milieu alluvial. Rapports final phase 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,103 +12439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12852,51 +12852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grasset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Levrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-016-9510-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0951-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86RCZK36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Davies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Gibling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3643" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01346968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBTT3F08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01326988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2015.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-015-0658-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9725-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.04.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4W01XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00793491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simaika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubiana Mistler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-2-3408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9095-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM1XRSRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00561575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0162-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDQH3HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C.W. Baas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Francis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.03.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3P8316B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01994.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Groenendael" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-007-9177-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJVK36H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm226" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puijalon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTK1NWP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Arens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152325v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelofs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586986v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laplace-Dolonde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Timoner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Stromberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803835-2.00016-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410773v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grasset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0951-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Levrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-016-9510-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86RCZK36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01326988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2015.05.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Davies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Gibling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01346968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBTT3F08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-015-0658-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9725-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00793491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simaika" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2287" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4W01XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C.W. Baas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Francis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3P8316B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubiana Mistler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-2-3408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9095-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM1XRSRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00561575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0162-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDQH3HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01994.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Groenendael" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-007-9177-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJVK36H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm226" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puijalon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTK1NWP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Arens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152325v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelofs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586986v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laplace-Dolonde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Timoner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Stromberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803835-2.00016-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410773v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>