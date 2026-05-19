--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -1329,261 +1329,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between wetland nutrient content and plant quality controls aquatic plant decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment type rules the response of aquatic plant communities to dewatering in wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Levrey</w:t>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delolme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arthaud</w:t>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.211 - 219. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.172-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11273-016-9510-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491118v1</w:t>
+                <w:t xml:space="preserve">hal-01580344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment type rules the response of aquatic plant communities to dewatering in wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between wetland nutrient content and plant quality controls aquatic plant decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+                <w:t xml:space="preserve">L. H. Levrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">C. Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (1), pp.172-183. </w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.211 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11273-016-9510-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580344v1</w:t>
+                <w:t xml:space="preserve">hal-01491118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon emission along a eutrophication gradient in temperate riverine wetlands: effect of primary productivity and plant community composition</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1806,206 +1806,205 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquabot.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering river structure and stability in the light of evolution: feedbacks between riparian vegetation and hydrogeomorphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Gibling</w:t>
+                <w:t xml:space="preserve">Physico-Chemical Consequences of Water-Level Decreases in Wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3643⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-015-0658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162891v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon allocation in aquatic plants with contrasting strategies: the role of habitat nutrient content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,5487 +2036,5500 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (5), pp.946-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Consequences of Water-Level Decreases in Wetlands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Vallier</w:t>
+                <w:t xml:space="preserve">Considering river structure and stability in the light of evolution: feedbacks between riparian vegetation and hydrogeomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Gibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-015-0658-y⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323982v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Oertli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling groundwater modeling and biological indicators for identifying river/aquifer exchanges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (68), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2193-1801-3-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Angélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 723 (1), pp.63-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of macrophytes to dewatering: effects of phylogeny and phenotypic plasticity on species performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp.1155-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10682-014-9725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30, pp.939-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of scoring methods to evaluate the conservation value of pond and small lake biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.23-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aqc.2287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00793491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00784515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The short-term impact of wetland restoration on the genetic diversity of a predominantly clonal plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.16-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00873327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.211-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873414v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of hydrological regime on structure and functions of microbial communities in riverine wetland sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Neyra</w:t>
+                <w:t xml:space="preserve">Arnaud Dehédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12112⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.537-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-013-0411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00873431v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00823705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes and drying modality affect interstitial assemblages of alluvial Wetlands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Mimoun</w:t>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-013-0411-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00823705v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00873414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
+                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00719681v1</w:t>
+                <w:t xml:space="preserve">hal-01745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
+                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01745474v1</w:t>
+                <w:t xml:space="preserve">halsde-00719681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedbacks between geomorphology and biota controlling Earth surface processes and landforms: A review of foundation concepts and current understandings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas C.W. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Darrozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3-4), pp.307-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00601777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting response to clipping in the Asian knotweeds Fallopia japonica and Fallopia x bohemica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubiana Mistler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2), pp.110-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2980/18-2-3408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00621083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resprouting Response of Aquatic Clonal Plants to Cutting May Explain Their Resistance to Spate Flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (2-3), pp.155-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12224-010-9095-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00601962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resistance to mechanical stress: evidence of an avoidance-tolerance trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd J. Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jean Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon M. van Groenendael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Anten Niels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (4), pp.1141-1149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03763.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00621076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of aquatic plants to abiotic factors : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 73, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-010-0162-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00561575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophytes : ecology of aquatic plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental constraints influence clonal traits of Herbaceous plant communities in an Alpine Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-009-9039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0020475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424428v1</w:t>
+                <w:t xml:space="preserve">halsde-00401809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraints influence clonal traits of Herbaceous plant communities in an Alpine Massif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrophytes : ecology of aquatic plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12224-009-9039-8⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0020475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00401809v1</w:t>
+                <w:t xml:space="preserve">halsde-00424428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental constraints influence clonal traits of herbaceous plant communities in an Alpine massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity in response to mechanical stress : hydrodynamic performance and fitness of four aquatic plant species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A model of plant strategies in fluvial hydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rostan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 177 (4), pp.907-917. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (8), pp.1692-1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02314.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.01994.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00250585v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of plant strategies in fluvial hydrosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity in response to mechanical stress : hydrodynamic performance and fitness of four aquatic plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rostan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.01994.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (4), pp.907-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02314.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293489v1</w:t>
+                <w:t xml:space="preserve">halsde-00250585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal plasticity of aquatic plant species submitted to mechanical stress: escape versus resistance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd Bouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Groenendael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 102 (6), pp.989-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcn190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00338819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic stresses increase plant regeneration ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (4), pp.493-506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-007-9177-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00289990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Effects of Nutrient and Mechanical Stresses on Plant Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 100 (6), pp.1297-1305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity and mechanical stress : biomass partitioning and clonal growth of an aquatic plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93 (8), pp.1090-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00151412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations to increasing hydraulic stress: morphology, hydrodynamics and fitness of two higher aquatic plant species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (412), pp.777-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eri063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological variation of two taxonomically distant plant species along a natural flow velocity gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 163, pp.651-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00151937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances as a structuring factor of plant palatability in aquatic communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.304-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00151960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two types of disturbance on seed-bank and their relationship with established vegetation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00151970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being evergreen in an habitat with atenuated seasonal contrasts – a major competitive advantage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 167, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being evergreen in an aquatic habitat with attenuated seasonal contrasts– a major competitive advantage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 167, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charophyte communities in cut-off channels: the role of river connectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Arens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73, pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant regenerative strategies after a major disturbance : The case of a riverine wetland restoration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.234-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal rosette or floating leaf canopy – an example of plasticity in a rare aquatic macrophyte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 448, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerative strategies of aquatic macrophytes in flood disturbed habitats : the role of the propagule bank.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Willby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 152, pp.215-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel instability as a control on silting dynamics and vegetation patterns within perifluvial aquatic zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.3011-3029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vegetation-based method for the ecological diagnosis of riverine wetlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (2), pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration and colonization abilities of aquatic plant fragments : effect of disturbance seasonality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 421, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel instability as a control factor of silting dynamics and vegetation pattern within perifluvial aquatic zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.3011-3029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of a rare aquatic species through gradients of disturbance and sediment richness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11, pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the fundamental and realized niche of a rare species : an experiment on establishment of Luronium natans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roelofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00152318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision in south-east France: morphological phenomena and ecological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulated rivers: research and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic plant diversity in riverine wetlands: the role of connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39 (2), pp.267-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2427.1998.00273.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7527,1040 +7539,1040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental variability in Lake Kivu and cholera risk in Bukavu from 2008 to 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du GDR Rift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological determinants of cholera outbreaks along the African Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Batumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR rift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of eutrophication for freshwater macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Augeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity of linking palaeontological and contemporary approaches for understanding river dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Gibling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence internationale de géomorphologie de l'IAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbodies’ biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of practical guidebook for water managers: a new structured approach to characterize exchanges between alluvial aquifers and the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,721 +8604,721 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 1ère Conférence internationale IS. Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01290856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage, un médiateur interdisciplinaire pour une gestion intégrée des bras morts fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'échanges ZABR "Interactions Eaux Territoires Sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, Apr 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des zones humides fluviales : de la prévision à la mesure du bénéfice écologique et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique" ; Campus Gérard Mégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Paris, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01342773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Les grands fleuves vont à la mer", 22ème entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les grands fleuves vont à la mer", 22éme entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations usages des sols / ressources en eaux souterraines envisagées selon une double perspective dans le cas d'échanges nappes/rivière – Application au fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9321,1548 +9333,1548 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact de l'usage du sol sur les ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Avignon, France. pp.1ère session (suite) : Vulnérabilité des eaux souterraines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00356303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Persat</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01367801v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t>
+              <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01362348v1</w:t>
+                <w:t xml:space="preserve">halshs-01367801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamics, channel morphology and ecological restoration downstream a dam: the case of the Ain River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.497-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis to Model Interactions between Surface and Groundwater and to identify strategic water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Coupling groundwater modeling with biology to identify strategic water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIT-GEM applied research seminar in engineering &amp; technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Delhi, India</w:t>
+              <w:t xml:space="preserve">ModFlow and More : Ground Water and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Golden, United States. pp209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00358556v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00356542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling groundwater modeling with biology to identify strategic water resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis to Model Interactions between Surface and Groundwater and to identify strategic water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModFlow and More : Ground Water and Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Golden, United States. pp209-213</w:t>
+              <w:t xml:space="preserve">IIT-GEM applied research seminar in engineering &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00356542v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00358556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former Channel Habitats of the Sacramento River: Physical and Ecological Processes and Restoration Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Constantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacramento River Restoration Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01366894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration intégrée de la basse vallée de l'Ain : principes, outils et premiers résultats obtenus dans le cadre du LIFE BVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer les parts respectives de l'adaptation et du poids phylogénique dans l'expression des traits de clonalité des communautés végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 3, Université Bordeaux 1, 14 au 16 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : un exemple d'approche globale et ses indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.351-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal traits are related to life conditions in an Alpine massif (Vanoise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Botanical Congress Vienna, Austria Center, 17-23 July 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dramais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal El Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Restitution Scientifique du Programme National coordonné ANR "ECCO "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation de la durée de vie des zones humides périfluviales à la sélection des sites à préserver ou à restaurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Citterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Citterio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientifiques et décideurs, agir ensemble pour une gestion durable des systèmes fluviaux, Lyon Fleuves, Lyon, juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10872,137 +10884,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation, sedimentation ad soil dynamics of cut-off channel plugs, the case of the Ain River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Grante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Laplace-Dolonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Géomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11012,147 +11024,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11162,504 +11174,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Antibiotic-Resistant Bacteria in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Springer International Publishing, pp.207-260, 2021, Environmental Chemistry for a Sustainable World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biota of Intermittent Rivers and Ephemeral Streams: Algae and Vascular Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xisca Timoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Stromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermittent Rivers and Ephemeral Streams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.189-216, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803835-2.00016-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Maho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS, Compte-rendu des journées (24-25 oct 2012, Avignon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, Centre national de la Recherche scientifique, pp.227-232, 2013, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of silting-up dynamics of eleven cut-off channel plugs on a free-meandering river (Ain River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Grante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.J. Allison (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geomorphology, Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-247, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11669,1043 +11681,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères superficiels.</w:t>
+                <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferreira</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">emse-00410773v1</w:t>
+                <w:t xml:space="preserve">emse-00359014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères associés.</w:t>
+                <w:t xml:space="preserve">Évaluation des échanges nappes rivières et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau, plans d'eau, zones humides), Application au fleuve Rhône et à ses aquifères superficiels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dufour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00359014v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00410773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières en milieu alluvionnaire – Guide méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; Zone Atelier Bassin du Rhône (ZABR); GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2015, 178 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des échanges nappes/rivière et de la part des apports souterrains dans l'alimentation des eaux de surface (cours d'eau). Instrumentation, application à la basse vallée de la Drôme et guide méthodologique de caractérisation des échanges nappe/rivière en milieu alluvial. Rapports final phase 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Rhône Méditerranée Corse; Zone Atelier Bassin du Rhône (ZABR); GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2015, 180 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise sur les mortalités de poissons et les efflorescences de cyanobactéries de la Loue. Etude du fonctionnement de la Loue et de son bassin versant. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Université Pierre et Marie Curie - Paris 6 (UPMC). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12852,51 +12864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grasset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0951-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Levrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-016-9510-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86RCZK36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01326988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2015.05.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Davies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Gibling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01346968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBTT3F08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-015-0658-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9725-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00793491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simaika" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2287" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4W01XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C.W. Baas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Francis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3P8316B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubiana Mistler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-2-3408" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9095-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM1XRSRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00561575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0162-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDQH3HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020475" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01994.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Groenendael" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-007-9177-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJVK36H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm226" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puijalon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTK1NWP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151960v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Arens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152150v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152325v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Henry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelofs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586986v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laplace-Dolonde" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494953v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Timoner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Stromberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803835-2.00016-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410773v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02973457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo Boloweti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mauny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-H&#233;l&#232;ne Levrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Chiarello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grasset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-017-0951-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12473" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Levrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-016-9510-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01370183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12780" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86RCZK36-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01326988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2015.05.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFVLSK14-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-015-0658-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01346968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12298" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WBTT3F08-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S. Davies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Gibling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3643" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00954703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-68" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-014-9725-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00793491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simaika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Viricel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.04.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4W01XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deh&#233;din" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-013-0411-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLL42QNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C.W. Baas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.03.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3P8316B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubiana Mistler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/18-2-3408" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601962v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9095-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM1XRSRC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00621076v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd J. Bouma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. van Groenendael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Anten Niels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03763.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00561575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-010-0162-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDQH3HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0020475" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rostan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01994.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00250585v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Champagne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02314.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Groenendael" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn190" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289990v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-007-9177-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJVK36H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm226" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puijalon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri063" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTK1NWP9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Arens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roelofs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04308449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kavira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Batumbo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00356542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358556v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581815v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grante" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Laplace-Dolonde" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisca Timoner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Stromberg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803835-2.00016-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042793v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>