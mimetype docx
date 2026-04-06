--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -573,325 +573,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quokka: A Fast and Accurate Binary Exporter</w:t>
+                <w:t xml:space="preserve">Building a Commit-level Dataset of Real-world Vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Challande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2022 - 10th International Symposium on Research in Grey-Hat Hacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CODASPY 2022 - 12th ACM Conference on Data and Application Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Baltimore MD USA, United States. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845728v1</w:t>
+                <w:t xml:space="preserve">hal-03477866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Commit-level Dataset of Real-world Vulnerabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin David</w:t>
+                <w:t xml:space="preserve">Practical timing and SEMA on embedded OpenSSL's ECDSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Thillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODASPY 2022 - 12th ACM Conference on Data and Application Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Baltimore MD USA, United States. pp.101-106</w:t>
+              <w:t xml:space="preserve">SSTIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477866v1</w:t>
+                <w:t xml:space="preserve">hal-03961697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical timing and SEMA on embedded OpenSSL's ECDSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Eynard</w:t>
+                <w:t xml:space="preserve">Quokka: A Fast and Accurate Binary Exporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Thillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">GreHack 2022 - 10th International Symposium on Research in Grey-Hat Hacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961697v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation du graphe de dépendance d'AOSP à des fins de sécurité</w:t>
               </w:r>
@@ -1728,408 +1728,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrized summation polynomials: using small order torsion points to speed up elliptic curve index calculus</w:t>
+                <w:t xml:space="preserve">Sub-cubic Change of Ordering for Gröner Basis: A Probabilistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vitse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2014 - 33rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-55220-5_3⟩</w:t>
+              <w:t xml:space="preserve">ISSAC '14 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.170--177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2608628.2608669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935050v1</w:t>
+                <w:t xml:space="preserve">hal-01064551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rounding and Chaining LLL: Finding Faster Small Roots of Univariate Polynomial Congruences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetrized summation polynomials: using small order torsion points to speed up elliptic curve index calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingguo Bi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2014 - 17th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54631-0_11⟩</w:t>
+              <w:t xml:space="preserve">EUROCRYPT 2014 - 33rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Copenhagen, Denmark. pp.40-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55220-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926902v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-cubic Change of Ordering for Gröner Basis: A Probabilistic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rounding and Chaining LLL: Finding Faster Small Roots of Univariate Polynomial Congruences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingguo Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Huot</w:t>
+                <w:t xml:space="preserve">Phong Q. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '14 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.170--177, </w:t>
+              <w:t xml:space="preserve">PKC 2014 - 17th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.185-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2608628.2608669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54631-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064551v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Attack on CRT-RSA. Why Public Verification Must Not Be Public?</w:t>
               </w:r>
@@ -2483,64 +2483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Symmetries and Fast Change of Ordering in the Index Calculus for Elliptic Curves Discrete Logarithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,64 +3714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Symmetries in the Index Calculus for Elliptic Curves Discrete Logarithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,64 +4805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Systems Solving by Fast Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,211 +4919,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul efficace de corps de décomposition</w:t>
+                <w:t xml:space="preserve">Corps de décomposition d'un polynôme réductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.005, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.004, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545653v2</w:t>
+                <w:t xml:space="preserve">hal-02545651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps de décomposition d'un polynôme réductible</w:t>
+                <w:t xml:space="preserve">Calcul efficace de corps de décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.004, LIP6. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.2003.005, LIP6. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545651v1</w:t>
+                <w:t xml:space="preserve">hal-02545653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5199,51 +5199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50A6DD3D"/>
+    <w:nsid w:val="D6E8CF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenael-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7050-9975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092143393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Challande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Greuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Kahrobaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#352;uni&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Eyrolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2995306.2995310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vitse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55220-5_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguo Bi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battistelllo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35999-6_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13013-7_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yokoyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576741" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145816" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boussam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.164-211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715832v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00521-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Gomez-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00633-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700555v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9158-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0028-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777860v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-012-0112-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Kida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002250" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;nissier-Morain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816724v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenael-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7050-9975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092143393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Challande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Greuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Kahrobaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#352;uni&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Eyrolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2995306.2995310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vitse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55220-5_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguo Bi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battistelllo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35999-6_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13013-7_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yokoyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576741" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145816" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boussam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.164-211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715832v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00521-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Gomez-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00633-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700555v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9158-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0028-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777860v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-012-0112-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Kida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002250" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;nissier-Morain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816724v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>