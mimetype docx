--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -871,217 +871,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du graphe de dépendance d'AOSP à des fins de sécurité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin David</w:t>
+                <w:t xml:space="preserve">Safe-Error Analysis of Post-Quantum Cryptography Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk Bettale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2021 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">FDTC 2021 - Fault Diagnosis and Tolerance in Cryptographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329791v1</w:t>
+                <w:t xml:space="preserve">hal-03330189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe-Error Analysis of Post-Quantum Cryptography Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Montoya</w:t>
+                <w:t xml:space="preserve">Exploitation du graphe de dépendance d'AOSP à des fins de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Challande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDTC 2021 - Fault Diagnosis and Tolerance in Cryptographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual event, France</w:t>
+              <w:t xml:space="preserve">SSTIC 2021 - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330189v1</w:t>
+                <w:t xml:space="preserve">hal-03329791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Using RSA/ECC Coprocessor for Ideal Lattice-Based Key Exchange</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6E8CF01"/>
+    <w:nsid w:val="A18B4251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenael-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7050-9975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092143393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Challande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Greuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Kahrobaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#352;uni&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Eyrolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2995306.2995310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vitse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55220-5_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguo Bi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battistelllo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35999-6_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13013-7_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yokoyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576741" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145816" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boussam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.164-211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715832v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00521-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Gomez-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00633-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700555v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9158-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0028-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777860v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-012-0112-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Kida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002250" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;nissier-Morain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816724v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenael-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7050-9975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092143393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01416242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Bettale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Montoya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Strullu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Challande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rondepierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Thillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329791v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Greuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89915-8_10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4_14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Kahrobaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#352;uni&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Eyrolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2995306.2995310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Coron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_26" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608669" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vitse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55220-5_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguo Bi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Battistelllo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35999-6_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13013-7_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17455-1_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yokoyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576741" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1145768.1145816" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Boussam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i3.164-211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715832v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00521-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Gomez-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00633-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700555v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9158-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0028-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777860v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-012-0112-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanari Kida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042109002250" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;nissier-Morain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vaccon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816724v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545651v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545653v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>