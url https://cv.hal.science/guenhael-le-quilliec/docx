--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,153 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guenhael Le Quilliec </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guenhael-le-quilliec</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4402-295X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184707463</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -200,4677 +191,4677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterisation of the viscoelastic properties of a fluoroelastomer by DMA and dynamic indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 343, pp.129399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological constitutive laws for the dissipative behaviour of highly compressible elastomers and their finite element implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.105442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of a hyperelastic constitutive model through instrumented indentation and manifold learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 209, pp.105427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ezzaamari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of minimum quantity lubrication strategies on tribological study of simulated machining operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2019057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Shape-Manifold Learning Approach: Concepts, Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11831-016-9189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum quantity lubrication advantages when applied to insert flank face in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (5-8), pp.2391 - 2399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-017-0317-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Quantity Lubrication: Influence of the Oil Nature on Surface Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3rd CIRP Conference on Surface Integrity, 45, pp.287-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2016.02.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of porosity and transport properties by FIB-SEM 3D imaging of a solder based sintered silver for a new microelectronic component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (4), pp.2242-2251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-015-4288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Youssef</w:t>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A manifold learning-based reduced order model for springback shape characterization and optimization in sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 285, pp.621-638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gicquel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of springback for the deep drawing process by level set interpolation using shape manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.487-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-013-1145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Modeling for Sensitivity Assessment of Springback in Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1532 (1), pp.657-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4806891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics and modelling of high frequency mechanical impact and its effect on fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welding in the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Pronged Approach for Springback Variability Assessment Using Sparse Polynomial Chaos Expansion and Multi-Level Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-013-1126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Analytical Approach for Plane Strain Sheet Metal Forming Using a Bending-Under-Tension Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (2), pp.221-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-012-1122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD Surrogates for Real-Time Multi-Parametric Sheet Metal Forming Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.337-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-013-1132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Pronged Approach for the Assessment of Springback Variability for Sheet Metal Forming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.957-965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate POD Models for Parametrized Sheet Metal Forming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.919-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du martelage à haute fréquence des assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (4), pp.309-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des assemblages soudés par martelage à haute fréquence : Une revue des origines, principes et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenhaël Le Quilliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (1), pp 73-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.19.73-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.19.73-101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACEX2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Educational Code for Topological Optimization in Gibiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Di Paola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jason Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Cast3M 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA Paris Saclay, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Di Paola</w:t>
+                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres de lois de comportement hyper-élastiques par indentation instrumentée d’élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I2M Bordeaux, Oct 2023, Anglet (64), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'indentation instrumentée à l'identification de paramètres de lois de comportement hyper-élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECA-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Enligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'identifiabilité des propriétés mécaniques des élastomères par nano-indentation et réduction de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Shape-­Manifold Learning Approach Applied to Material Property Identification from Instrumented Indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Material Properties by Instrumented Indentation using Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMTEC IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMTEV IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology optimization procedure TOPOPTIM V2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899337v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization procedure TOPOPTIM V2.1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067063v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,2547 +4880,2426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAPS Power 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material parameters using indentation test — Study of the intrinsic dimensionality of P-h curves and residual imprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Meng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numiform 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.10012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20168010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067062v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382209v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Investigation on Oil Mist Behavior Used in Minimum Quantity Lubrication (MQL) Milling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Woydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical investigation on oil mist behavior used in Minimum Quantity Lubrication milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Manifold Approach for Reduced Order Modeling in Optimization, Springback Quantification and Inverse Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2015: 12me Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order modeling for design optimization-with applications to metal forming and inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Altair Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical/Experimental Investigation on Oil Mist Behavior Used for Minimum Quantity Lubrication (MQL) on Milling Process: Effect of Different Rotation Velocities of a Milling Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Mechanics of Complex Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Youssef</w:t>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et validation numérique du procédé de microlubrification (MQL) par canalisations internes d’un outil de fraisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reverse Method Based Approach for Evaluating the Local Stress-Strain Curves of Metallic Materials from Instrumented Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMTEC III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Quantity Lubrication (MQL): Optimization of Milling Tool Coolant Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Werda</w:t>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUGV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFMA, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization Procedure TOPOPTIM and Other Various Developments Made With Cast3M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cast3M Club 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate POD Models for Building Forming Limit Diagrams of Parameterized Sheet Metal Forming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numiform 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of springback for the deep drawing process by level set interpolation using shape manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd African Conference on Computational Mechanics, AfriCOMP'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Livingstone, Zambia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback assessment based on level set interpolation and shape manifolds in deep drawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMISHEET 2014: The 9th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Melbourne, Australia. pp.748-751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4850079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Strain Sheet Metal Forming Semi-Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numiform 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Sensitivity Analysis of U-shaped Seep Drawn Metal Sheet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)International Institute of Welding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332961v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part I , Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7439,551 +7309,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of hyperelastic constitutive model by instrumented indentation of filled silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure d'optimisation topologique TOPOPTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lièges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification 2D et 3D par tomographie FIB/SEM de la porosité d’une brasure à base d’argent fritté pour un nouveau composant microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Design of Welded Joints Treated by High Frequency Hammer Peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7993,209 +7863,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en fatigue des matériaux métalliques (9Q249) : Fatigue des assemblages soudés, soudage à l'arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Huther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Huther</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Techniques des Industries Mécaniques. 2015, Collection Performances, 978-2-36894-037-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le martelage à haute fréquence appliqué aux assemblages soudés sollicités en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2-85400-962-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8205,293 +8075,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.26-32, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat Latin Hypercube Sampling and Efficient Sparse Polynomial Chaos Expansion for Uncertainty Propagation on Finite Precision Models : Application to 2D Deep Drawing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, pp.185-213, 2016, 978-3-319-27994-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8501,100 +8371,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du martelage à haute fréquence à l'optimisation de la maintenance des ouvrages et des structures soudées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00961736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8604,105 +8474,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au Concept de Variété de Forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Tours (UT), Tours, FRA, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04634671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8770,51 +8640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A8A23AE"/>
+    <w:nsid w:val="2BCF7D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9001,51 +8871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>