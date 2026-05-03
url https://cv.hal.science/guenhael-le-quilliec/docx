--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1299,277 +1299,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A manifold learning-based reduced order model for springback shape characterization and optimization in sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.621-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333171v1</w:t>
+                <w:t xml:space="preserve">hal-01101335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manifold learning-based reduced order model for springback shape characterization and optimization in sheet metal forming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101335v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
               </w:r>
@@ -1817,975 +1817,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Modeling for Sensitivity Assessment of Springback in Sheet Metal Forming</w:t>
+                <w:t xml:space="preserve">A Two-Pronged Approach for Springback Variability Assessment Using Sparse Polynomial Chaos Expansion and Multi-Level Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1532 (1), pp.657-664. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.275-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4806891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332930v1</w:t>
+                <w:t xml:space="preserve">hal-01333054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and modelling of high frequency mechanical impact and its effect on fatigue</w:t>
+                <w:t xml:space="preserve">Semi-Analytical Approach for Plane Strain Sheet Metal Forming Using a Bending-Under-Tension Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1122-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851141v1</w:t>
+                <w:t xml:space="preserve">hal-01333050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Pronged Approach for Springback Variability Assessment Using Sparse Polynomial Chaos Expansion and Multi-Level Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics and modelling of high frequency mechanical impact and its effect on fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 20p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333054v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Approach for Plane Strain Sheet Metal Forming Using a Bending-Under-Tension Numerical Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD Surrogates for Real-Time Multi-Parametric Sheet Metal Forming Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Juillard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.221-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1122-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.337-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333050v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD Surrogates for Real-Time Multi-Parametric Sheet Metal Forming Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+                <w:t xml:space="preserve">A Two-Pronged Approach for the Assessment of Springback Variability for Sheet Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.337-358. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.957-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1132-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333056v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Pronged Approach for the Assessment of Springback Variability for Sheet Metal Forming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+                <w:t xml:space="preserve">Surrogate POD Models for Parametrized Sheet Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.957-965. </w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.919-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333023v1</w:t>
+                <w:t xml:space="preserve">hal-01333007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate POD Models for Parametrized Sheet Metal Forming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+                <w:t xml:space="preserve">Multi-Level Modeling for Sensitivity Assessment of Springback in Sheet Metal Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.919-927. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1532 (1), pp.657-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4806891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333007v1</w:t>
+                <w:t xml:space="preserve">hal-01332930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du martelage à haute fréquence des assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (4), pp.309-316. </w:t>
@@ -2861,64 +2861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (1), pp 73-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2990,480 +2990,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Educational Code for Topological Optimization in Gibiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEX2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
+              <w:t xml:space="preserve">Club Cast3M 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Paris Saclay, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320261v1</w:t>
+                <w:t xml:space="preserve">hal-05404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Educational Code for Topological Optimization in Gibiane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Di Paola</w:t>
+                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Le Coz</w:t>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA Paris Saclay, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ACEX2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404727v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Tocqueville</w:t>
+                <w:t xml:space="preserve">Justin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583187v1</w:t>
+                <w:t xml:space="preserve">hal-04611061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Le Coz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611061v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres de lois de comportement hyper-élastiques par indentation instrumentée d’élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'indentation instrumentée à l'identification de paramètres de lois de comportement hyper-élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,258 +3609,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808912v1</w:t>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
               </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4571,77 +4571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,595 +4690,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of material parameters using indentation test — Study of the intrinsic dimensionality of P-h curves and residual imprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numiform 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.10012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373543v1</w:t>
+                <w:t xml:space="preserve">hal-02067060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
+                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067061v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters using indentation test — Study of the intrinsic dimensionality of P-h curves and residual imprints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numiform 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067060v1</w:t>
+                <w:t xml:space="preserve">hal-02067062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
+                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382209v1</w:t>
+                <w:t xml:space="preserve">hal-01373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067062v1</w:t>
+                <w:t xml:space="preserve">hal-02067061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Investigation on Oil Mist Behavior Used in Minimum Quantity Lubrication (MQL) Milling Process</w:t>
+                <w:t xml:space="preserve">A numerical investigation on oil mist behavior used in Minimum Quantity Lubrication milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Werda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
@@ -5309,1524 +5309,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333166v1</w:t>
+                <w:t xml:space="preserve">hal-01516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Manifold Approach for Reduced Order Modeling in Optimization, Springback Quantification and Inverse Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop: Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333163v1</w:t>
+                <w:t xml:space="preserve">hal-01333196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation on oil mist behavior used in Minimum Quantity Lubrication milling process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Woydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516628v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Manifold Approach for Reduced Order Modeling in Optimization, Springback Quantification and Inverse Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">A Numerical/Experimental Investigation on Oil Mist Behavior Used for Minimum Quantity Lubrication (MQL) on Milling Process: Effect of Different Rotation Velocities of a Milling Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Mechanics of Complex Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333196v1</w:t>
+                <w:t xml:space="preserve">hal-01333165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order modeling for design optimization-with applications to metal forming and inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015: 12me Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Presqu'ile de Giens, France</w:t>
+              <w:t xml:space="preserve">2015 European Altair Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113046v1</w:t>
+                <w:t xml:space="preserve">hal-01333185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling for design optimization-with applications to metal forming and inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Altair Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015: 12me Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333185v1</w:t>
+                <w:t xml:space="preserve">hal-01113046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical/Experimental Investigation on Oil Mist Behavior Used for Minimum Quantity Lubrication (MQL) on Milling Process: Effect of Different Rotation Velocities of a Milling Tool</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Mechanics of Complex Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333165v1</w:t>
+                <w:t xml:space="preserve">hal-01333190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Numerical Investigation on Oil Mist Behavior Used in Minimum Quantity Lubrication (MQL) Milling Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333190v1</w:t>
+                <w:t xml:space="preserve">hal-01333166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et validation numérique du procédé de microlubrification (MQL) par canalisations internes d’un outil de fraisage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reverse Method Based Approach for Evaluating the Local Stress-Strain Curves of Metallic Materials from Instrumented Indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tarbes, France</w:t>
+              <w:t xml:space="preserve">CAMTEC III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge, Apr 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333062v1</w:t>
+                <w:t xml:space="preserve">hal-01333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reverse Method Based Approach for Evaluating the Local Stress-Strain Curves of Metallic Materials from Instrumented Indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum Quantity Lubrication (MQL): Optimization of Milling Tool Coolant Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMTEC III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge, Apr 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">MUGV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMA, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333066v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Quantity Lubrication (MQL): Optimization of Milling Tool Coolant Channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology Optimization Procedure TOPOPTIM and Other Various Developments Made With Cast3M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUGV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFMA, Oct 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Cast3M Club 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333072v1</w:t>
+                <w:t xml:space="preserve">hal-01333073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization Procedure TOPOPTIM and Other Various Developments Made With Cast3M</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation et validation numérique du procédé de microlubrification (MQL) par canalisations internes d’un outil de fraisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cast3M Club 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333073v1</w:t>
+                <w:t xml:space="preserve">hal-01333062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate POD Models for Building Forming Limit Diagrams of Parameterized Sheet Metal Forming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+                <w:t xml:space="preserve">Numerical assessment of springback for the deep drawing process by level set interpolation using shape manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numiform 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
+              <w:t xml:space="preserve">3rd African Conference on Computational Mechanics, AfriCOMP'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Livingstone, Zambia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333027v1</w:t>
+                <w:t xml:space="preserve">hal-00984766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of springback for the deep drawing process by level set interpolation using shape manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Surrogate POD Models for Building Forming Limit Diagrams of Parameterized Sheet Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd African Conference on Computational Mechanics, AfriCOMP'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Livingstone, Zambia</w:t>
+              <w:t xml:space="preserve">Numiform 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984766v1</w:t>
+                <w:t xml:space="preserve">hal-01333027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback assessment based on level set interpolation and shape manifolds in deep drawing</w:t>
               </w:r>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numiform 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7035,277 +7035,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part I , Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)International Institute of Welding</w:t>
+              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332833v1</w:t>
+                <w:t xml:space="preserve">hal-01332675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part I , Experimental Study</w:t>
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)</w:t>
+              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)International Institute of Welding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332675v1</w:t>
+                <w:t xml:space="preserve">hal-01332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7336,51 +7336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of hyperelastic constitutive model by instrumented indentation of filled silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7733,90 +7733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Design of Welded Joints Treated by High Frequency Hammer Peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Senlis, France</w:t>
@@ -8385,51 +8385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du martelage à haute fréquence à l'optimisation de la maintenance des ouvrages et des structures soudées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8640,51 +8640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BCF7D49"/>
+    <w:nsid w:val="526F69FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8871,51 +8871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>