--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1299,277 +1299,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manifold learning-based reduced order model for springback shape characterization and optimization in sheet metal forming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101335v1</w:t>
+                <w:t xml:space="preserve">hal-01333171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A manifold learning-based reduced order model for springback shape characterization and optimization in sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.621-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01333171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
               </w:r>
@@ -1817,975 +1817,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Pronged Approach for Springback Variability Assessment Using Sparse Polynomial Chaos Expansion and Multi-Level Simulations</w:t>
+                <w:t xml:space="preserve">Multi-Level Modeling for Sensitivity Assessment of Springback in Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.275-287. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1532 (1), pp.657-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1126-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4806891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333054v1</w:t>
+                <w:t xml:space="preserve">hal-01332930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Approach for Plane Strain Sheet Metal Forming Using a Bending-Under-Tension Numerical Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Pronged Approach for Springback Variability Assessment Using Sparse Polynomial Chaos Expansion and Multi-Level Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Juillard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.221-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1122-7⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333050v1</w:t>
+                <w:t xml:space="preserve">hal-01333054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and modelling of high frequency mechanical impact and its effect on fatigue</w:t>
+                <w:t xml:space="preserve">Semi-Analytical Approach for Plane Strain Sheet Metal Forming Using a Bending-Under-Tension Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1122-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851141v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD Surrogates for Real-Time Multi-Parametric Sheet Metal Forming Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanics and modelling of high frequency mechanical impact and its effect on fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, 20p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333056v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Pronged Approach for the Assessment of Springback Variability for Sheet Metal Forming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+                <w:t xml:space="preserve">POD Surrogates for Real-Time Multi-Parametric Sheet Metal Forming Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.957-965. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.337-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1132-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333023v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate POD Models for Parametrized Sheet Metal Forming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
+                <w:t xml:space="preserve">A Two-Pronged Approach for the Assessment of Springback Variability for Sheet Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.919-927. </w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.957-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333007v1</w:t>
+                <w:t xml:space="preserve">hal-01333023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Modeling for Sensitivity Assessment of Springback in Sheet Metal Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lebon</w:t>
+                <w:t xml:space="preserve">Surrogate POD Models for Parametrized Sheet Metal Forming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajan Filomeno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1532 (1), pp.657-664. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.919-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4806891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332930v1</w:t>
+                <w:t xml:space="preserve">hal-01333007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du martelage à haute fréquence des assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (4), pp.309-316. </w:t>
@@ -2861,64 +2861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (1), pp 73-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2990,480 +2990,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Educational Code for Topological Optimization in Gibiane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Di Paola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Le Coz</w:t>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA Paris Saclay, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ACEX2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404727v1</w:t>
+                <w:t xml:space="preserve">hal-05320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of manifold learning to the parameters identification of visco-hyperelastic models from indentation measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Tocqueville</w:t>
+                <w:t xml:space="preserve">An Educational Code for Topological Optimization in Gibiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pépin</w:t>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEX2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, NAPLES, Italy</w:t>
+              <w:t xml:space="preserve">Club Cast3M 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Paris Saclay, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320261v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Fischer</w:t>
+                <w:t xml:space="preserve">H Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Di Paola</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611061v1</w:t>
+                <w:t xml:space="preserve">hal-04583187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de courbes d'indentation instrumentée par décomposition orthogonale aux valeurs propres : application à l'identification des paramètres d'une loi de comportement hyperélastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de fonctions d'agrégation en optimisation topologique et application au design d'aimants supraconducteurs pour les IRMs hauts champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dilasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Tocqueville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583187v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres de lois de comportement hyper-élastiques par indentation instrumentée d’élastomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'indentation instrumentée à l'identification de paramètres de lois de comportement hyper-élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,258 +3609,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808918v1</w:t>
+                <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XII European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808912v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
               </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4496,789 +4496,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization procedure TOPOPTIM V2.1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067063v1</w:t>
+                <w:t xml:space="preserve">hal-01899337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology optimization procedure TOPOPTIM V2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899337v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters using indentation test — Study of the intrinsic dimensionality of P-h curves and residual imprints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numiform 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067060v1</w:t>
+                <w:t xml:space="preserve">hal-01373543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382209v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+                <w:t xml:space="preserve">Shape Optimization in Metal Forming Applications Based on the Shape-Manifold Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Technology of Troyes, Troyes, France, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067062v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Shape Manifold Based on Level Set Interpolation Applied to Deep Drawing Applications</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference Metal Forming 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGH University of Science and Technology, Kraków, Poland, Sep 2016, Krakovie, Poland</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373543v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of material parameters using indentation test — Study of the intrinsic dimensionality of P-h curves and residual imprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numiform 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.10012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067061v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical investigation on oil mist behavior used in Minimum Quantity Lubrication milling process</w:t>
+                <w:t xml:space="preserve">A Numerical Investigation on Oil Mist Behavior Used in Minimum Quantity Lubrication (MQL) Milling Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Werda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
@@ -5309,1039 +5309,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516628v1</w:t>
+                <w:t xml:space="preserve">hal-01333166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Manifold Approach for Reduced Order Modeling in Optimization, Springback Quantification and Inverse Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">A numerical investigation on oil mist behavior used in Minimum Quantity Lubrication milling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333196v1</w:t>
+                <w:t xml:space="preserve">hal-01516628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Manifold Approach for Reduced Order Modeling in Optimization, Springback Quantification and Inverse Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop: Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333163v1</w:t>
+                <w:t xml:space="preserve">hal-01333196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical/Experimental Investigation on Oil Mist Behavior Used for Minimum Quantity Lubrication (MQL) on Milling Process: Effect of Different Rotation Velocities of a Milling Tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Woydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Mechanics of Complex Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333165v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling for design optimization-with applications to metal forming and inverse problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Meng</w:t>
+                <w:t xml:space="preserve">A Numerical/Experimental Investigation on Oil Mist Behavior Used for Minimum Quantity Lubrication (MQL) on Milling Process: Effect of Different Rotation Velocities of a Milling Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Altair Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Mechanics of Complex Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333185v1</w:t>
+                <w:t xml:space="preserve">hal-01333165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order modeling for design optimization-with applications to metal forming and inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015: 12me Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Presqu'ile de Giens, France</w:t>
+              <w:t xml:space="preserve">2015 European Altair Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113046v1</w:t>
+                <w:t xml:space="preserve">hal-01333185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de modèle basée sur l’apprentissage par variété appliquée à l’optimisation du procédé d’emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015: 12me Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333190v1</w:t>
+                <w:t xml:space="preserve">hal-01113046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Investigation on Oil Mist Behavior Used in Minimum Quantity Lubrication (MQL) Milling Process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333166v1</w:t>
+                <w:t xml:space="preserve">hal-01333190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reverse Method Based Approach for Evaluating the Local Stress-Strain Curves of Metallic Materials from Instrumented Indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation et validation numérique du procédé de microlubrification (MQL) par canalisations internes d’un outil de fraisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMTEC III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge, Apr 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333066v1</w:t>
+                <w:t xml:space="preserve">hal-01333062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Quantity Lubrication (MQL): Optimization of Milling Tool Coolant Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Werda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6396,234 +6379,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUGV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFMA, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization Procedure TOPOPTIM and Other Various Developments Made With Cast3M</w:t>
+                <w:t xml:space="preserve">A Reverse Method Based Approach for Evaluating the Local Stress-Strain Curves of Metallic Materials from Instrumented Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cast3M Club 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CAMTEC III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge, Apr 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333073v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et validation numérique du procédé de microlubrification (MQL) par canalisations internes d’un outil de fraisage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology Optimization Procedure TOPOPTIM and Other Various Developments Made With Cast3M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Cast3M Club 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333062v1</w:t>
+                <w:t xml:space="preserve">hal-01333073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of springback for the deep drawing process by level set interpolation using shape manifolds</w:t>
               </w:r>
@@ -6704,51 +6704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate POD Models for Building Forming Limit Diagrams of Parameterized Sheet Metal Forming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numiform 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7035,277 +7035,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part I , Experimental Study</w:t>
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)</w:t>
+              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)International Institute of Welding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332675v1</w:t>
+                <w:t xml:space="preserve">hal-01332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part II, Numerical Study</w:t>
+                <w:t xml:space="preserve">Fatigue Behaviour of Welded Joints Treated by High Frequency Hammer Peening: Part I , Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)International Institute of Welding</w:t>
+              <w:t xml:space="preserve">64th Annual Assembly &amp; International Conference of the International Institute of Welding (IIW 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332833v1</w:t>
+                <w:t xml:space="preserve">hal-01332675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7336,51 +7336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of hyperelastic constitutive model by instrumented indentation of filled silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7733,90 +7733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Design of Welded Joints Treated by High Frequency Hammer Peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Senlis, France</w:t>
@@ -8385,51 +8385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du martelage à haute fréquence à l'optimisation de la maintenance des ouvrages et des structures soudées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Ecole Centrale de Nantes (ECN), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8640,51 +8640,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526F69FE"/>
+    <w:nsid w:val="B415CB57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8871,51 +8871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenhael-le-quilliec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4402-295X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184707463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tocqueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0317-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.330" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2TFM71-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1145-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Filomeno Coelho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1126-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roelandt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1122-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Macquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1132-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B86B4307F83E84241BAA46C1873629C764309324/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Le Coz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tocqueville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dilasser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01373543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bousseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Huther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00961736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>