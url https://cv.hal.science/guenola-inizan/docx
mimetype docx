--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -305,187 +305,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation: Russian rule in South-Eastern Ukraine (author : David Lewis), by David Lewis, London, UK, Hurst Publishers, 2025, 248 pp., ISBN: 978-1-91172308-0; £17.99 (e-book, ISBN: 978-0-197-82730-7</w:t>
+                <w:t xml:space="preserve">Politiser l’habitat soviétique à l’heure de sa démolition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Geography and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15387216.2025.2574460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14q5s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05318683v1</w:t>
+                <w:t xml:space="preserve">halshs-05280744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiser l’habitat soviétique à l’heure de sa démolition</w:t>
+                <w:t xml:space="preserve">Occupation: Russian rule in South-Eastern Ukraine (author : David Lewis), by David Lewis, London, UK, Hurst Publishers, 2025, 248 pp., ISBN: 978-1-91172308-0; £17.99 (e-book, ISBN: 978-0-197-82730-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, </w:t>
+              <w:t xml:space="preserve">Eurasian Geography and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14q5s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15387216.2025.2574460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05280744v1</w:t>
+                <w:t xml:space="preserve">halshs-05318683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative perspective on the legal geography of demolition in urban renovation : a French - Russian approach</w:t>
               </w:r>
@@ -956,154 +956,253 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02439183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'approprier l'interstice. Tactiques et stratégies d'appropriation des parcelles des quartiers résidentiels soviétiques à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisseuil; Marie-Pierre Lefeuvre; José Serrano; Ulrike Krampl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains. La ville à l'épreuve de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dynamiques citoyennes en Europe, 9783034348638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’approprier l’interstice. Tactiques et stratégies d’appropriation des parcelles des quartiers résidentiels soviétiques à Moscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil, Ulrike Krampl, Marie-Pierre Lefeuvre et José Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dynamiques citoyennes en Europe / Citizenship Dynamics in Europe, 2235-6231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1113,153 +1212,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventorying to Occupy – Lists of ‘Ownerless’ Dwellings as Markers of Russian Occupation in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05160173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping ownerless property : housing appropriation as a dimension of russian occupation-in ukrainian cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1269,91 +1368,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VU/&amp;quot;Citizen Jane : battle for the city&amp;quot;, Matt Tyrnauer. Jane Jacobs sur un écran moscovite, actualité d'un combat new-yorkais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01904142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1363,189 +1462,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie contre récit de ville</w:t>
+                <w:t xml:space="preserve">Les mobilisations contre la Rénovation, des luttes patrimoniales ? (Dé)valorisations et politisation de l’habitat khrouchtchévien face à la démolition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du GDRus : A la recherche du temps perçu. Les temporalités dans l’Empire russe, l’URSS et le monde post-soviétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRus, Feb 2022, Aubervilliers &amp; Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire l'Univers des Choses Soviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03586930v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03704328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations contre la Rénovation, des luttes patrimoniales ? (Dé)valorisations et politisation de l’habitat khrouchtchévien face à la démolition.</w:t>
+                <w:t xml:space="preserve">Récits de vie contre récit de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire l'Univers des Choses Soviétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du GDRus : A la recherche du temps perçu. Les temporalités dans l’Empire russe, l’URSS et le monde post-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRus, Feb 2022, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03704328v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03586930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose land? The land property regime of in-betweenness in post-soviet urban residential areas in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1561,142 +1660,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 RSA Central and Eastern Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un projet de thèse : habiter, quitter, défendre les khrouchtchevki. La politique de &amp;quot;rénovation&amp;quot; à Moscou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième journée doctorale de l'ENSASE (Ecole Nationale Supérieure d'Architecture de Saint-Etienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03704330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatializing a “floating property”: registering land plots in soviet housing blocks in Moscow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1712,73 +1811,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of the law Inquiries into the space-law tangle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03484157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer l’habitat collectif dans les villes d’Europe centrale et orientale : Enjeux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1794,465 +1893,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de l'habitat et de l'habiter : Réflexions terminologiques autour de l’espace domestique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Junior (Co)habiter de la Maison de l’Orient et de la Méditerranée, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03251480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrains indéterminés des immeubles en copropriété, des interstices de la fabrique de la ville post-soviétique : le cas des piatietajki khrouchtchéviens à Moscou dans le contexte de la Rénovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienter les habitants dans la production de la ville post-soviétique : discours et dispositifs municipaux de la « Rénovation du logement » à Moscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter ensemble la ville de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02983488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier l’espace habité dans un contexte de démolition-reconstruction des logements. Un district moscovite face au programme « Rénovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire "Enjeux et méthodes"- Centre d'études franco-russe de Moscou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants des khrouchtchevki et la politique de « Rénovation du logement » à Moscou : exposé d’un projet de recherche de géographie sociale urbaine post-soviétique. Congrès doctoral des journées EVS 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès doctoral - UMR 5600 Environnement, Ville, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 Environnement, Ville, Société, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En attendant la Rénovation : appropriations habitantes inégales des piatietajki d’un quartier de Moscou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de l'APERAU. Journée doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Urbanisme (APERAU), Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02165902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing renovation: first reflections on the Muscovite case and elements of the French experience. Seminar at the Graduate School of Urbanism (HSE - Moscow).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar "renovation" - Graduate School of Urbanism (HSE - Moscow)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Высшая школа урбанистики (ВШЭ - Москва) / Graduate School of Urbanism (HSE - Moscow), Jan 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02075503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2262,114 +2361,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiser l'habitat soviétique à l'heure de sa démolition. Mise en œuvre, perceptions et contestations de la Rénovation à Moscou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière Lyon 2, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04959857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2437,51 +2536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88506083"/>
+    <w:nsid w:val="8C90AD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2585,51 +2684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5F36EE5"/>
+    <w:nsid w:val="6BA75052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04F63B35"/>
+    <w:nsid w:val="A24478AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2970,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenola-inizan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-1960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2025.2574460" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/usp73202247-64" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03309698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21740" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Volkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1419123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04959857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guenola-inizan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1215-1960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q5s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15387216.2025.2574460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Suslova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/usp73202247-64" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03309698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21740" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Volkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1419126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1419123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04959857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>